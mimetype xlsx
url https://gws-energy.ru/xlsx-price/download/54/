--- v0 (2026-06-13)
+++ v1 (2026-07-03)
@@ -30,51 +30,51 @@
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/rr.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="5">
   <si>
     <t>Прайс-лист GWS Energy</t>
   </si>
   <si>
     <t>https://gws-energy.ru/</t>
   </si>
   <si>
     <t>info@gws-energy.ru</t>
   </si>
   <si>
     <t>+7 (499) 322-25-46 (Москва)</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-06-13 08:44:06</t>
+    <t>Актуальность прайса на: 2026-07-03 20:29:46</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="17"/>