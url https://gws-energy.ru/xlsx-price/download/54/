--- v1 (2026-07-03)
+++ v2 (2026-08-01)
@@ -30,51 +30,51 @@
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/rr.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="5">
   <si>
     <t>Прайс-лист GWS Energy</t>
   </si>
   <si>
     <t>https://gws-energy.ru/</t>
   </si>
   <si>
     <t>info@gws-energy.ru</t>
   </si>
   <si>
     <t>+7 (499) 322-25-46 (Москва)</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-07-03 20:29:46</t>
+    <t>Актуальность прайса на: 2026-08-01 23:21:16</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="17"/>