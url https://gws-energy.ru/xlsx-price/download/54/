--- v2 (2026-08-01)
+++ v3 (2026-08-22)
@@ -30,51 +30,51 @@
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/rr.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="5">
   <si>
     <t>Прайс-лист GWS Energy</t>
   </si>
   <si>
     <t>https://gws-energy.ru/</t>
   </si>
   <si>
     <t>info@gws-energy.ru</t>
   </si>
   <si>
     <t>+7 (499) 322-25-46 (Москва)</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-08-01 23:21:16</t>
+    <t>Актуальность прайса на: 2026-08-22 00:25:32</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="17"/>