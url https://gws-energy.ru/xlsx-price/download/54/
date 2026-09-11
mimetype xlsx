--- v3 (2026-08-22)
+++ v4 (2026-09-11)
@@ -30,51 +30,51 @@
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/rr.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="5">
   <si>
     <t>Прайс-лист GWS Energy</t>
   </si>
   <si>
     <t>https://gws-energy.ru/</t>
   </si>
   <si>
     <t>info@gws-energy.ru</t>
   </si>
   <si>
     <t>+7 (499) 322-25-46 (Москва)</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-08-22 00:25:32</t>
+    <t>Актуальность прайса на: 2026-09-11 06:01:38</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="17"/>