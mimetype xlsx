--- v4 (2026-09-11)
+++ v5 (2026-10-01)
@@ -30,51 +30,51 @@
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/rr.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="5">
   <si>
     <t>Прайс-лист GWS Energy</t>
   </si>
   <si>
     <t>https://gws-energy.ru/</t>
   </si>
   <si>
     <t>info@gws-energy.ru</t>
   </si>
   <si>
     <t>+7 (499) 322-25-46 (Москва)</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-09-11 06:01:38</t>
+    <t>Актуальность прайса на: 2026-10-01 11:21:30</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="17"/>