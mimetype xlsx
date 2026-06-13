--- v0 (2026-05-15)
+++ v1 (2026-06-13)
@@ -32,51 +32,51 @@
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/rr.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="174">
   <si>
     <t>Прайс-лист GWS Energy</t>
   </si>
   <si>
     <t>https://gws-energy.ru/</t>
   </si>
   <si>
     <t>info@gws-energy.ru</t>
   </si>
   <si>
     <t>+7 (499) 322-25-46 (Москва)</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-05-15 01:57:47</t>
+    <t>Актуальность прайса на: 2026-06-13 08:56:50</t>
   </si>
   <si>
     <t>Галерея работ</t>
   </si>
   <si>
     <t>Автономные солнечные станции</t>
   </si>
   <si>
     <t>Для дачи</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Изображение</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>