--- v1 (2026-06-13)
+++ v2 (2026-07-03)
@@ -32,51 +32,51 @@
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/rr.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="174">
   <si>
     <t>Прайс-лист GWS Energy</t>
   </si>
   <si>
     <t>https://gws-energy.ru/</t>
   </si>
   <si>
     <t>info@gws-energy.ru</t>
   </si>
   <si>
     <t>+7 (499) 322-25-46 (Москва)</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-06-13 08:56:50</t>
+    <t>Актуальность прайса на: 2026-07-03 19:32:27</t>
   </si>
   <si>
     <t>Галерея работ</t>
   </si>
   <si>
     <t>Автономные солнечные станции</t>
   </si>
   <si>
     <t>Для дачи</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Изображение</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>