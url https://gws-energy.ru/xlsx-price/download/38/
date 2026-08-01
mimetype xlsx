--- v2 (2026-07-03)
+++ v3 (2026-08-01)
@@ -32,51 +32,51 @@
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/rr.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="174">
   <si>
     <t>Прайс-лист GWS Energy</t>
   </si>
   <si>
     <t>https://gws-energy.ru/</t>
   </si>
   <si>
     <t>info@gws-energy.ru</t>
   </si>
   <si>
     <t>+7 (499) 322-25-46 (Москва)</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-07-03 19:32:27</t>
+    <t>Актуальность прайса на: 2026-08-01 23:20:33</t>
   </si>
   <si>
     <t>Галерея работ</t>
   </si>
   <si>
     <t>Автономные солнечные станции</t>
   </si>
   <si>
     <t>Для дачи</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Изображение</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>