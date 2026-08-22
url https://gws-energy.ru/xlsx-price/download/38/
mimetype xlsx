--- v3 (2026-08-01)
+++ v4 (2026-08-22)
@@ -32,51 +32,51 @@
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/rr.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="174">
   <si>
     <t>Прайс-лист GWS Energy</t>
   </si>
   <si>
     <t>https://gws-energy.ru/</t>
   </si>
   <si>
     <t>info@gws-energy.ru</t>
   </si>
   <si>
     <t>+7 (499) 322-25-46 (Москва)</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-08-01 23:20:33</t>
+    <t>Актуальность прайса на: 2026-08-22 00:31:12</t>
   </si>
   <si>
     <t>Галерея работ</t>
   </si>
   <si>
     <t>Автономные солнечные станции</t>
   </si>
   <si>
     <t>Для дачи</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Изображение</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>