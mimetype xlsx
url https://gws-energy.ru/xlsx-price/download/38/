--- v4 (2026-08-22)
+++ v5 (2026-09-11)
@@ -32,51 +32,51 @@
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/rr.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="174">
   <si>
     <t>Прайс-лист GWS Energy</t>
   </si>
   <si>
     <t>https://gws-energy.ru/</t>
   </si>
   <si>
     <t>info@gws-energy.ru</t>
   </si>
   <si>
     <t>+7 (499) 322-25-46 (Москва)</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-08-22 00:31:12</t>
+    <t>Актуальность прайса на: 2026-09-11 06:00:04</t>
   </si>
   <si>
     <t>Галерея работ</t>
   </si>
   <si>
     <t>Автономные солнечные станции</t>
   </si>
   <si>
     <t>Для дачи</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Изображение</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>