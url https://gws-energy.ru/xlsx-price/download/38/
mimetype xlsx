--- v5 (2026-09-11)
+++ v6 (2026-10-01)
@@ -32,51 +32,51 @@
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/rr.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="174">
   <si>
     <t>Прайс-лист GWS Energy</t>
   </si>
   <si>
     <t>https://gws-energy.ru/</t>
   </si>
   <si>
     <t>info@gws-energy.ru</t>
   </si>
   <si>
     <t>+7 (499) 322-25-46 (Москва)</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-09-11 06:00:04</t>
+    <t>Актуальность прайса на: 2026-10-01 11:20:10</t>
   </si>
   <si>
     <t>Галерея работ</t>
   </si>
   <si>
     <t>Автономные солнечные станции</t>
   </si>
   <si>
     <t>Для дачи</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Изображение</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>