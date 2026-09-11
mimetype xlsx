--- v3 (2026-08-22)
+++ v4 (2026-09-11)
@@ -20,65 +20,65 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/rr.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="756">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="706">
   <si>
     <t>Прайс-лист GWS Energy</t>
   </si>
   <si>
     <t>https://gws-energy.ru/</t>
   </si>
   <si>
     <t>info@gws-energy.ru</t>
   </si>
   <si>
     <t>+7 (499) 322-25-46 (Москва)</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-08-22 00:27:07</t>
+    <t>Актуальность прайса на: 2026-09-11 05:59:05</t>
   </si>
   <si>
     <t>Каталог товаров</t>
   </si>
   <si>
     <t>Автономные - Независимость</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Изображение</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
@@ -226,50 +226,53 @@
   <si>
     <t>15080</t>
   </si>
   <si>
     <t>1359</t>
   </si>
   <si>
     <t>Гибридная солнечная электростанция 5 кВт с литий железофосфатным аккумулятором Vektor LFP 51.2-100M  1 603</t>
   </si>
   <si>
     <t>https://gws-energy.ru/gibridnaya-solnechnaya-elektrostantsiya-5-kvt-s-litiy-zhelezofosfatnym-akkumulyatorom-vektor-lfp-512-100m-1/</t>
   </si>
   <si>
     <t>Солнечные электростанции</t>
   </si>
   <si>
     <t>1249</t>
   </si>
   <si>
     <t>Солнечная электростанция 100 Ватт для кемпинга, освещения на 12 Вольт</t>
   </si>
   <si>
     <t>https://gws-energy.ru/solnechnaya-elektrostantsiya-100-vatt-dlya-kempinga-/</t>
   </si>
   <si>
+    <t>Есть</t>
+  </si>
+  <si>
     <t>100</t>
   </si>
   <si>
     <t>1291</t>
   </si>
   <si>
     <t>Солнечная электростанция 200 Ватт 12/24 V-220 V</t>
   </si>
   <si>
     <t>https://gws-energy.ru/solnechnaya-elektrostantsiya-200-vatt-1224-v-220-v/</t>
   </si>
   <si>
     <t>1252</t>
   </si>
   <si>
     <t>Солнечная электростанция 200 Ватт для кемпинга, холодильника, освещения на 12/24 Вольт</t>
   </si>
   <si>
     <t>https://gws-energy.ru/solnechnaya-elektrostantsiya-200-vatt-dlya-kempinga-na-1224-volt/</t>
   </si>
   <si>
     <t>1290</t>
   </si>
   <si>
     <t>Солнечная электростанция 200 Ватт с аккумулятором 65 AH</t>
@@ -451,53 +454,50 @@
   <si>
     <t>https://gws-energy.ru/ibp-8-kvt-litiy-zhelezofosfatnyy-lfp-nastennyy/</t>
   </si>
   <si>
     <t>1354</t>
   </si>
   <si>
     <t>ИБП 8 кВт (Источник бесперебойного питания)  литий железофосфатный LFP 610</t>
   </si>
   <si>
     <t>https://gws-energy.ru/ibp-8-kvt-istochnik-bespereboynogo-pitaniya-litiy-zhelezofosfatnyy-lfp/</t>
   </si>
   <si>
     <t>Источники бесперебойного питания для отопительного оборудования</t>
   </si>
   <si>
     <t>1367</t>
   </si>
   <si>
     <t>ИБП для котла отопления SMARTWATT UPS BOILER 1000/12LW</t>
   </si>
   <si>
     <t>https://gws-energy.ru/ibp-dlya-kotla-otopleniya-smartwatt-ups-boiler-100012lw/</t>
   </si>
   <si>
-    <t>Есть</t>
-[...1 lines deleted...]
-  <si>
     <t>1368</t>
   </si>
   <si>
     <t>ИБП для котла отопления SMARTWATT UPS BOILER 1500/24LW</t>
   </si>
   <si>
     <t>https://gws-energy.ru/ibp-dlya-kotla-otopleniya-smartwatt-ups-boiler-150024lw/</t>
   </si>
   <si>
     <t>1369</t>
   </si>
   <si>
     <t>ИБП для котла отопления SMARTWATT UPS BOILER 2000/24LW</t>
   </si>
   <si>
     <t>https://gws-energy.ru/ibp-dlya-kotla-otopleniya-smartwatt-ups-boiler-200024lw/</t>
   </si>
   <si>
     <t>1370</t>
   </si>
   <si>
     <t>ИБП для котла отопления SMARTWATT UPS BOILER 500/12LW</t>
   </si>
   <si>
     <t>https://gws-energy.ru/ibp-dlya-kotla-otopleniya-smartwatt-ups-boiler-50012lw/</t>
@@ -859,54 +859,54 @@
   <si>
     <t>1119</t>
   </si>
   <si>
     <t>Сетевой солнечный инвертор SOFAR 11KTL-X</t>
   </si>
   <si>
     <t>https://gws-energy.ru/setevoy-solnechnyy-invertor-sofar-11ktl-x/</t>
   </si>
   <si>
     <t>1381</t>
   </si>
   <si>
     <t>Сетевой солнечный инвертор SUN-10K-G06P3-EU-BM2-P1 565</t>
   </si>
   <si>
     <t>https://gws-energy.ru/setevoy-solnechnyy-invertor-sun-10k-g06p3-eu-bm2-p1/</t>
   </si>
   <si>
     <t>Гибридные</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
-    <t>Многофункциональный инвертор SMARTWATT PLUS 6K ON-LINE 565</t>
-[...2 lines deleted...]
-    <t>https://gws-energy.ru/solnechnyy-invertor-smartwatt-plus-6k-on-line/</t>
+    <t>Многофункциональный инвертор INV PLUS 6.2-48MT on-line 565</t>
+  </si>
+  <si>
+    <t>https://gws-energy.ru/mnogofunktsionalnyy-invertor-inv-plus-62-48mt-on-line/</t>
   </si>
   <si>
     <t>Аксессуары для инверторов</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
     <t>Контроллер излишков ARPC для инверторов Sofar</t>
   </si>
   <si>
     <t>https://gws-energy.ru/kontroller-izlishkov-arpc-dlya-invertorov-sofar/</t>
   </si>
   <si>
     <t>Аккумуляторы</t>
   </si>
   <si>
     <t>1250</t>
   </si>
   <si>
     <t>Силовой кабель для аккумулятора с крокодилами</t>
   </si>
   <si>
     <t>https://gws-energy.ru/silovoy-kabel-dlya-akkumulyatora-s-krokodilami/</t>
   </si>
@@ -1033,101 +1033,71 @@
   <si>
     <t>https://gws-energy.ru/akkumulyator-vektor-energy-lfp-256-200-smart-bms-200a-bluetooth-40/</t>
   </si>
   <si>
     <t>1337</t>
   </si>
   <si>
     <t>Аккумулятор Vektor Energy LFP 25,6-50 Smart BMS 50A  (Bluetooth 4.0)</t>
   </si>
   <si>
     <t>https://gws-energy.ru/akkumulyator-vektor-energy-lfp-256-50-smart-bms-50a-bluetooth-40/</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>1351</t>
   </si>
   <si>
     <t>Аккумулятор Vektor Energy LFP 25.6-100 MARINE Series Smart BMS 100A  (Bluetooth 4.0)</t>
   </si>
   <si>
     <t>https://gws-energy.ru/akkumulyator-vektor-energy-lfp-256-100-marine-series-smart-bms-100a-bluetooth-40/</t>
   </si>
   <si>
-    <t>1247</t>
-[...7 lines deleted...]
-  <si>
     <t>1248</t>
   </si>
   <si>
     <t>Аккумулятор Vektor Energy LFP 51.2-200</t>
   </si>
   <si>
     <t>https://gws-energy.ru/akkumulyator-vektor-energy-lfp-512-200/</t>
   </si>
   <si>
     <t>1361</t>
   </si>
   <si>
     <t>Аккумулятор Vektor LFP 25,6-150W (BMS 150A)</t>
   </si>
   <si>
     <t>https://gws-energy.ru/akkumulyator-vektor-lfp-256-150w-bms-150a/</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>1206</t>
-[...19 lines deleted...]
-  <si>
     <t>1352</t>
   </si>
   <si>
     <t>Аккумулятор Vektor LFP 51,2-100MA  (тип клемм Amphenol)</t>
   </si>
   <si>
     <t>https://gws-energy.ru/akkumulyator-vektor-lfp-512-100ma-tip-klemm-amphenol/</t>
   </si>
   <si>
     <t>1355</t>
   </si>
   <si>
     <t>Аккумулятор Vektor LFP 51,2-100W   (BMS 100A)</t>
   </si>
   <si>
     <t>https://gws-energy.ru/akkumulyator-vektor-lfp-512-100w-bms-100a/</t>
   </si>
   <si>
     <t>1362</t>
   </si>
   <si>
     <t>Аккумулятор Vektor LFP 51,2-150W (BMS 150A)</t>
   </si>
   <si>
     <t>https://gws-energy.ru/akkumulyator-vektor-lfp-512-150w-bms-150a/</t>
@@ -1279,177 +1249,57 @@
   <si>
     <t>Силовой кабель для аккумулятора и инвертора 35 кв. мм, 100 см</t>
   </si>
   <si>
     <t>https://gws-energy.ru/silovoy-kabel-dlya-akkumulyatora-i-invertora-35-kv-mm-100-sm/</t>
   </si>
   <si>
     <t>30001</t>
   </si>
   <si>
     <t>Силовой кабель для аккумулятора и инвертора 35 кв. мм, 150 см</t>
   </si>
   <si>
     <t>https://gws-energy.ru/silovoy-kabel-dlya-akkumulyatora-i-invertora-35-kv-mm-150-sm/</t>
   </si>
   <si>
     <t>30002</t>
   </si>
   <si>
     <t>Силовой кабель для аккумулятора и инвертора 35 кв. мм, 200 см</t>
   </si>
   <si>
     <t>https://gws-energy.ru/silovoy-kabel-dlya-akkumulyatora-i-invertora-35-kv-mm-200-sm/</t>
   </si>
   <si>
-    <t>Электрозарядные станции</t>
-[...125 lines deleted...]
-    <t>https://gws-energy.ru/elektrozaryadnaya-stantsiya-smartwatt-evc-ac-7k-1p-rp-type2/</t>
+    <t>1382</t>
+  </si>
+  <si>
+    <t>Шкаф  600х600  напольный 19" под 3 шт. литиевых аккумулятора типа Rack 565</t>
+  </si>
+  <si>
+    <t>https://gws-energy.ru/shkaf-600kh600-napolnyy-19-pod-3-sht-litievykh-akkumulyatora-tipa-rack/</t>
   </si>
   <si>
     <t>МРРТ</t>
   </si>
   <si>
     <t>1267</t>
   </si>
   <si>
     <t>Контроллер МРРТ 20А</t>
   </si>
   <si>
     <t>https://gws-energy.ru/kontroller-mrrt-20a/</t>
   </si>
   <si>
     <t>1268</t>
   </si>
   <si>
     <t>Контроллер МРРТ 30А</t>
   </si>
   <si>
     <t>https://gws-energy.ru/kontroller-mrrt-30a/</t>
   </si>
   <si>
     <t>1269</t>
   </si>
@@ -1726,66 +1576,66 @@
   <si>
     <t>Кабель солнечный 2.5 мм2 черный</t>
   </si>
   <si>
     <t>https://gws-energy.ru/kabel-solnechnyy-25-mm2-chernyy/</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
     <t>Кабель солнечный 4 мм2</t>
   </si>
   <si>
     <t>https://gws-energy.ru/kabel-solnechnyy-4-mm2/</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
     <t>Кабель солнечный 4 мм2 черный</t>
   </si>
   <si>
     <t>https://gws-energy.ru/kabel-solnechnyy-4-mm2-chernyy/</t>
   </si>
   <si>
+    <t>726</t>
+  </si>
+  <si>
+    <t>Кабель солнечный 6 мм2</t>
+  </si>
+  <si>
+    <t>https://gws-energy.ru/kabel-solnechnyy-6-mm2-chernyy/</t>
+  </si>
+  <si>
     <t>720</t>
   </si>
   <si>
     <t>Кабель солнечный 6 мм2 красный</t>
   </si>
   <si>
     <t>https://gws-energy.ru/kabel-solnechnyy-6-mm2-krasnyy/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://gws-energy.ru/kabel-solnechnyy-6-mm2-chernyy/</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
     <t>Коннектор MC4 30A</t>
   </si>
   <si>
     <t>https://gws-energy.ru/konnektor-mc4-30a/</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
     <t>Коннектор MC4 30A CE</t>
   </si>
   <si>
     <t>https://gws-energy.ru/konnektor-mc4-30a-ce/</t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
     <t>Коннектор MC4 40A</t>
   </si>
@@ -2470,51 +2320,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6796.96x961.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6830.96x962.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6805.96x963.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6836.96x964.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6769.96x965.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6825.96x966.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6798.96x967.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6803.96x968.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6778.96x969.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6847.96x9610.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6776.96x9611.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5135.96x9612.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5150.96x9613.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5127.96x9614.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5148.96x9615.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5373.96x9616.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6862.96x9617.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6886.96x9618.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6872.96x9619.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6876.96x9620.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6879.96x9621.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6848.96x9622.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6882.96x9623.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6596.96x9624.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6142.96x9625.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4175.96x9626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5066.96x9627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6685.96x9628.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5985.96x9629.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5986.96x9630.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5983.96x9631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5984.96x9632.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6161.96x9633.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6186.96x9634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6218.96x9635.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6234.96x9636.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6789.96x9637.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6280.96x9638.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5474.96x9639.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6418.96x9640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6786.96x9641.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6409.96x9642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6781.96x9643.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4773.96x9644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4815.96x9645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6250.96x9646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5486.96x9647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5838.96x9648.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5850.96x9649.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5874.96x9650.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5880.96x9651.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5892.96x9652.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5778.96x9653.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5896.96x9654.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5806.96x9655.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5812.96x9656.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5824.96x9657.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6696.96x9658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5080.96x9659.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3954.96x9660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5736.96x9661.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5435.96x9662.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5459.96x9663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6854.96x9664.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6152.96x9665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6053.96x9666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6040.96x9667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6124.96x9668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3341.96x9669.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6869.96x9670.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6704.96x9671.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3143.96x9672.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4574.96x9673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6709.96x9674.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4146.96x9675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2314.96x9676.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3967.96x9677.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6395.96x9678.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3171.96x9679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5840.96x9680.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5757.96x9681.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5869.96x9682.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5772.96x9683.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5793.96x9684.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5817.96x9685.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5785.96x9686.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5916.96x9687.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4562.96x9688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6083.96x9689.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6094.96x9690.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4098.96x9691.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4509.96x9692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5926.96x9693.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5958.96x9694.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6105.96x9695.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5756.96x9696.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6842.96x9697.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4140.96x9698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3440.96x9699.jpeg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812.96x96100.jpeg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822.96x96101.jpeg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814.96x96102.jpeg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804.96x96103.jpeg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5548.96x96104.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5538.96x96105.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5543.96x96106.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5533.96x96107.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5558.96x96108.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5559.96x96109.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5564.96x96110.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5573.96x96111.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5576.96x96112.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5580.96x96113.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5638.96x96114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5642.96x96115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5625.96x96116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5616.96x96117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5698.96x96118.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5701.96x96119.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5716.96x96120.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5689.96x96121.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5660.96x96122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5723.96x96123.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5720.96x96124.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5726.96x96125.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5731.96x96126.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5623.96x96127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4695.96x96128.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4696.96x96129.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4700.96x96130.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4704.96x96131.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4882.96x96132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4858.96x96133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4859.96x96134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4864.96x96135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4869.96x96136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4874.96x96137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4878.96x96138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4670.96x96139.jpg"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4672.96x96140.jpg"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4677.96x96141.jpg"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4682.96x96142.jpg"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4687.96x96143.jpg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568.96x96144.jpg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5122.96x96145.jpg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585.96x96146.jpg"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615.96x96147.jpg"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576.96x96148.jpg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582.96x96149.jpg"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583.96x96150.jpg"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562.96x96151.jpg"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570.96x96152.jpg"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560.96x96153.jpg"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3430.96x96154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3429.96x96155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3423.96x96156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3420.96x96157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3417.96x96158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3413.96x96159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701.96x96160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698.96x96161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680.96x96162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704.96x96163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734.96x96164.jpg"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3408.96x96165.jpeg"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3406.96x96166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4886.96x96167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690.96x96168.jpeg"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4894.96x96169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742.96x96170.jpeg"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3785.96x96171.jpg"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1728.96x96172.jpg"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1988.96x96173.JPG"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4078.96x96174.jpg"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3144.96x96175.jpg"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1746.96x96176.jpg"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3145.96x96177.jpg"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1365.96x96178.jpg"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4184.96x96179.jpg"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1968.96x96180.jpg"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1758.96x96181.jpg"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1939.96x96182.jpg"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1681.96x96183.jpg"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4027.96x96184.jpg"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4036.96x96185.jpg"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3538.96x96186.jpg"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3549.96x96187.JPG"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1935.96x96188.JPG"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3161.96x96189.jpg"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3153.96x96190.jpg"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1050.96x96191.jpg"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3151.96x96192.jpg"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1054.96x96193.jpg"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4052.96x96194.jpg"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4011.96x96195.jpg"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4096.96x96196.jpg"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3975.96x96197.jpg"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4062.96x96198.jpg"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4007.96x96199.jpg"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4021.96x96200.jpg"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4002.96x96201.jpg"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3979.96x96202.jpg"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1736.96x96203.JPG"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3540.96x96204.JPG"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1743.96x96205.JPG"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1742.96x96206.JPG"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2032.96x96207.JPG"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3156.96x96208.jpg"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3162.96x96209.jpg"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3150.96x96210.jpg"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1377.96x96211.jpg"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1353.96x96212.jpg"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1037.96x96213.jpg"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1335.96x96214.jpg"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1699.96x96215.jpg"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3157.96x96216.jpg"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1663.96x96217.jpg"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1345.96x96218.jpg"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3551.96x96219.JPG"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1994.96x96220.jpg"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3400.96x96221.JPG"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2289.96x96222.JPG"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1877.96x96223.jpg"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3374.96x96224.jpg"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2012.96x96225.jpg"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3380.96x96226.jpg"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3981.96x96227.jpg"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4044.96x96228.jpg"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4093.96x96229.jpg"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3985.96x96230.jpg"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3086.96x96231.jpg"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3991.96x96232.jpg"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1977.96x96233.JPG"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1086.96x96234.jpg"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4072.96x96235.jpg"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4067.96x96236.jpg"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3550.96x96237.JPG"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3552.96x96238.JPG"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4091.96x96239.jpg"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4057.96x96240.jpg"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4081.96x96241.jpg"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4031.96x96242.jpg"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3546.96x96243.jpg"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3160.96x96244.jpg"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3155.96x96245.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6796.96x961.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6830.96x962.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6805.96x963.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6836.96x964.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6769.96x965.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6825.96x966.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6798.96x967.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6803.96x968.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6778.96x969.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6847.96x9610.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6776.96x9611.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5135.96x9612.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5150.96x9613.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5127.96x9614.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5148.96x9615.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5373.96x9616.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6862.96x9617.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6886.96x9618.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6872.96x9619.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6876.96x9620.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6879.96x9621.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6848.96x9622.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6882.96x9623.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6596.96x9624.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6142.96x9625.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4175.96x9626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5066.96x9627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6685.96x9628.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5985.96x9629.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5986.96x9630.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5983.96x9631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5984.96x9632.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6161.96x9633.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6186.96x9634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6218.96x9635.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6234.96x9636.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6789.96x9637.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6280.96x9638.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5474.96x9639.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6418.96x9640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6786.96x9641.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6409.96x9642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6781.96x9643.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4773.96x9644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4815.96x9645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6250.96x9646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5486.96x9647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5838.96x9648.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5850.96x9649.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5874.96x9650.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5880.96x9651.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5892.96x9652.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5778.96x9653.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5896.96x9654.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5806.96x9655.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5812.96x9656.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5824.96x9657.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6696.96x9658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5080.96x9659.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3954.96x9660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5736.96x9661.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5435.96x9662.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5459.96x9663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6854.96x9664.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6152.96x9665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6053.96x9666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6040.96x9667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6124.96x9668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3341.96x9669.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6869.96x9670.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6704.96x9671.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3143.96x9672.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4574.96x9673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6709.96x9674.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4146.96x9675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2314.96x9676.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3967.96x9677.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6395.96x9678.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3171.96x9679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5840.96x9680.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5757.96x9681.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5869.96x9682.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5772.96x9683.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5793.96x9684.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5817.96x9685.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5785.96x9686.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5916.96x9687.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6083.96x9688.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6094.96x9689.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5926.96x9690.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5958.96x9691.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6105.96x9692.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5756.96x9693.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6842.96x9694.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4140.96x9695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3440.96x9696.jpeg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812.96x9697.jpeg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822.96x9698.jpeg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814.96x9699.jpeg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804.96x96100.jpeg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5548.96x96101.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5538.96x96102.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5543.96x96103.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5533.96x96104.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5558.96x96105.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5559.96x96106.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5564.96x96107.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5573.96x96108.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5576.96x96109.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5580.96x96110.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6892.96x96111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4695.96x96112.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4696.96x96113.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4700.96x96114.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4704.96x96115.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4882.96x96116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4858.96x96117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4859.96x96118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4864.96x96119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4869.96x96120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4874.96x96121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4878.96x96122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4670.96x96123.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4672.96x96124.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4677.96x96125.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4682.96x96126.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4687.96x96127.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568.96x96128.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5122.96x96129.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585.96x96130.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615.96x96131.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576.96x96132.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582.96x96133.jpg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583.96x96134.jpg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562.96x96135.jpg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570.96x96136.jpg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560.96x96137.jpg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3430.96x96138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3429.96x96139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3423.96x96140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3420.96x96141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3417.96x96142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3413.96x96143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701.96x96144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698.96x96145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704.96x96146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680.96x96147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734.96x96148.jpg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3408.96x96149.jpeg"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3406.96x96150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4886.96x96151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690.96x96152.jpeg"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4894.96x96153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742.96x96154.jpeg"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3785.96x96155.jpg"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1728.96x96156.jpg"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1988.96x96157.JPG"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4078.96x96158.jpg"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3144.96x96159.jpg"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1746.96x96160.jpg"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3145.96x96161.jpg"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1365.96x96162.jpg"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4184.96x96163.jpg"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1968.96x96164.jpg"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1758.96x96165.jpg"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1939.96x96166.jpg"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1681.96x96167.jpg"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4027.96x96168.jpg"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4036.96x96169.jpg"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3538.96x96170.jpg"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3549.96x96171.JPG"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1935.96x96172.JPG"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3161.96x96173.jpg"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3153.96x96174.jpg"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1050.96x96175.jpg"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3151.96x96176.jpg"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1054.96x96177.jpg"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4052.96x96178.jpg"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4011.96x96179.jpg"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4096.96x96180.jpg"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3975.96x96181.jpg"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4062.96x96182.jpg"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4007.96x96183.jpg"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4021.96x96184.jpg"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4002.96x96185.jpg"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3979.96x96186.jpg"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1736.96x96187.JPG"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3540.96x96188.JPG"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1743.96x96189.JPG"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1742.96x96190.JPG"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2032.96x96191.JPG"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3156.96x96192.jpg"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3162.96x96193.jpg"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3150.96x96194.jpg"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1377.96x96195.jpg"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1353.96x96196.jpg"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1037.96x96197.jpg"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1335.96x96198.jpg"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1699.96x96199.jpg"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3157.96x96200.jpg"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1663.96x96201.jpg"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1345.96x96202.jpg"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3551.96x96203.JPG"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1994.96x96204.jpg"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3400.96x96205.JPG"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2289.96x96206.JPG"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1877.96x96207.jpg"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3374.96x96208.jpg"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2012.96x96209.jpg"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3380.96x96210.jpg"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3981.96x96211.jpg"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4044.96x96212.jpg"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4093.96x96213.jpg"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3985.96x96214.jpg"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3086.96x96215.jpg"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3991.96x96216.jpg"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1977.96x96217.JPG"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1086.96x96218.jpg"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4072.96x96219.jpg"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4067.96x96220.jpg"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3550.96x96221.JPG"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3552.96x96222.JPG"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4091.96x96223.jpg"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4057.96x96224.jpg"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4081.96x96225.jpg"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4031.96x96226.jpg"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3546.96x96227.jpg"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3160.96x96228.jpg"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3155.96x96229.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="product_856" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5095,4767 +4945,4287 @@
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>131</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="88" name="product_1585" descr=""/>
+        <xdr:cNvPr id="88" name="product_1586" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>132</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="89" name="product_1586" descr=""/>
+        <xdr:cNvPr id="89" name="product_1711" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>133</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="90" name="product_1711" descr=""/>
+        <xdr:cNvPr id="90" name="product_1701" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>134</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="91" name="product_1541" descr=""/>
+        <xdr:cNvPr id="91" name="product_1704" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>135</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="92" name="product_1580" descr=""/>
+        <xdr:cNvPr id="92" name="product_1712" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>136</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="93" name="product_1701" descr=""/>
+        <xdr:cNvPr id="93" name="product_1581" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>137</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="94" name="product_1704" descr=""/>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="94" name="product_1650" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>138</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="95" name="product_1712" descr=""/>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="95" name="product_672" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId95"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>139</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="96" name="product_1581" descr=""/>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="96" name="product_815" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId96"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>142</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="97" name="product_1650" descr=""/>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="97" name="product_361" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId97"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>143</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="98" name="product_672" descr=""/>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="98" name="product_366" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId98"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="99" name="product_815" descr=""/>
+        <xdr:cNvPr id="99" name="product_362" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId99"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="100" name="product_361" descr=""/>
+        <xdr:cNvPr id="100" name="product_358" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId100"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="101" name="product_366" descr=""/>
+        <xdr:cNvPr id="101" name="product_1664" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId101"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="102" name="product_362" descr=""/>
+        <xdr:cNvPr id="102" name="product_1662" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId102"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="103" name="product_358" descr=""/>
+        <xdr:cNvPr id="103" name="product_1663" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId103"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="104" name="product_1664" descr=""/>
+        <xdr:cNvPr id="104" name="product_1661" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId104"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="105" name="product_1662" descr=""/>
+        <xdr:cNvPr id="105" name="product_1665" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId105"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="106" name="product_1663" descr=""/>
+        <xdr:cNvPr id="106" name="product_1666" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId106"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="107" name="product_1661" descr=""/>
+        <xdr:cNvPr id="107" name="product_1667" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId107"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="108" name="product_1665" descr=""/>
+        <xdr:cNvPr id="108" name="product_1668" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId108"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="109" name="product_1666" descr=""/>
+        <xdr:cNvPr id="109" name="product_1669" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="110" name="product_1667" descr=""/>
+        <xdr:cNvPr id="110" name="product_1670" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="111" name="product_1668" descr=""/>
+        <xdr:cNvPr id="111" name="product_1732" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>159</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="112" name="product_1669" descr=""/>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="112" name="product_1605" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>160</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="113" name="product_1670" descr=""/>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="113" name="product_1606" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="114" name="product_1682" descr=""/>
+        <xdr:cNvPr id="114" name="product_1607" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>164</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="115" name="product_1681" descr=""/>
+        <xdr:cNvPr id="115" name="product_1608" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>165</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="116" name="product_1683" descr=""/>
+        <xdr:cNvPr id="116" name="product_1624" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>166</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="117" name="product_1671" descr=""/>
+        <xdr:cNvPr id="117" name="product_1618" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>167</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="118" name="product_1673" descr=""/>
+        <xdr:cNvPr id="118" name="product_1619" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>168</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="119" name="product_1674" descr=""/>
+        <xdr:cNvPr id="119" name="product_1620" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>169</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="120" name="product_1675" descr=""/>
+        <xdr:cNvPr id="120" name="product_1621" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>170</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="121" name="product_1672" descr=""/>
+        <xdr:cNvPr id="121" name="product_1622" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>171</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="122" name="product_1678" descr=""/>
+        <xdr:cNvPr id="122" name="product_1623" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>172</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="123" name="product_1677" descr=""/>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="123" name="product_1600" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>173</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="124" name="product_1676" descr=""/>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="124" name="product_1601" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>174</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="125" name="product_1679" descr=""/>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="125" name="product_1602" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId125"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>175</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="126" name="product_1680" descr=""/>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="126" name="product_1603" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId126"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>176</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="127" name="product_1657" descr=""/>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="127" name="product_1604" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId127"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>179</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="128" name="product_1605" descr=""/>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="128" name="product_294" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId128"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>180</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="129" name="product_1606" descr=""/>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="129" name="product_337" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId129"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>181</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="130" name="product_1607" descr=""/>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="130" name="product_303" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId130"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>182</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="131" name="product_1608" descr=""/>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="131" name="product_318" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId131"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>183</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="132" name="product_1624" descr=""/>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="132" name="product_297" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId132"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>184</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="133" name="product_1618" descr=""/>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="133" name="product_301" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId133"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>185</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="134" name="product_1619" descr=""/>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="134" name="product_302" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId134"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>186</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="135" name="product_1620" descr=""/>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="135" name="product_291" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId135"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>187</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="136" name="product_1621" descr=""/>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="136" name="product_295" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId136"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>188</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="137" name="product_1622" descr=""/>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="137" name="product_290" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId137"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>189</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="138" name="product_1623" descr=""/>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="138" name="product_808" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId138"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>192</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="139" name="product_1600" descr=""/>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="139" name="product_807" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId139"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>193</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="140" name="product_1601" descr=""/>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="140" name="product_806" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId140"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>194</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="141" name="product_1602" descr=""/>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="141" name="product_805" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId141"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>195</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="142" name="product_1603" descr=""/>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="142" name="product_804" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId142"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>196</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="143" name="product_1604" descr=""/>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="143" name="product_803" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId143"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>199</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="144" name="product_294" descr=""/>
+        <xdr:cNvPr id="144" name="product_341" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId144"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>200</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="145" name="product_337" descr=""/>
+        <xdr:cNvPr id="145" name="product_340" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>201</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="146" name="product_303" descr=""/>
+        <xdr:cNvPr id="146" name="product_342" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>202</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="147" name="product_318" descr=""/>
+        <xdr:cNvPr id="147" name="product_336" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>203</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="148" name="product_297" descr=""/>
+        <xdr:cNvPr id="148" name="product_347" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>204</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="149" name="product_301" descr=""/>
+        <xdr:cNvPr id="149" name="product_801" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>205</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="914400" cy="914400"/>
-[...2 lines deleted...]
-        <xdr:cNvPr id="150" name="product_302" descr=""/>
+    <xdr:ext cx="933450" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="150" name="product_800" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>206</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="151" name="product_291" descr=""/>
+        <xdr:cNvPr id="151" name="product_338" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>207</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="152" name="product_295" descr=""/>
+        <xdr:cNvPr id="152" name="product_339" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>208</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="153" name="product_290" descr=""/>
+        <xdr:cNvPr id="153" name="product_802" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>211</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="154" name="product_808" descr=""/>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="154" name="product_348" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>212</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="914400"/>
-[...2 lines deleted...]
-        <xdr:cNvPr id="155" name="product_807" descr=""/>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="155" name="product_543" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId155"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>213</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="156" name="product_806" descr=""/>
+        <xdr:cNvPr id="156" name="product_544" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId156"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>214</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="157" name="product_805" descr=""/>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="157" name="product_634" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId157"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>215</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="158" name="product_804" descr=""/>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="158" name="product_1536" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId158"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>216</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="159" name="product_803" descr=""/>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="159" name="product_426" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId159"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>217</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="160" name="product_341" descr=""/>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="160" name="product_549" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId160"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>218</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="161" name="product_340" descr=""/>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="161" name="product_501" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId161"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>219</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="162" name="product_336" descr=""/>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="162" name="product_470" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId162"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>220</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="163" name="product_342" descr=""/>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="163" name="product_1544" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId163"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>221</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="164" name="product_347" descr=""/>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="164" name="product_632" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId164"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>222</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="165" name="product_801" descr=""/>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="165" name="product_417" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId165"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>223</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="166" name="product_800" descr=""/>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="166" name="product_631" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId166"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>224</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="167" name="product_338" descr=""/>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="167" name="product_418" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId167"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>225</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="168" name="product_339" descr=""/>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="168" name="product_1527" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId168"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>226</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="169" name="product_802" descr=""/>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="169" name="product_1529" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId169"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>227</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="170" name="product_348" descr=""/>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="170" name="product_819" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId170"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>230</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="171" name="product_543" descr=""/>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="171" name="product_822" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId171"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>231</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="172" name="product_544" descr=""/>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="172" name="product_630" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId172"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>236</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="173" name="product_634" descr=""/>
+        <xdr:cNvPr id="173" name="product_538" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>237</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="174" name="product_1536" descr=""/>
+        <xdr:cNvPr id="174" name="product_422" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>238</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="175" name="product_426" descr=""/>
+        <xdr:cNvPr id="175" name="product_423" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>239</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="176" name="product_549" descr=""/>
+        <xdr:cNvPr id="176" name="product_421" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="177" name="product_501" descr=""/>
+        <xdr:cNvPr id="177" name="product_424" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>241</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="178" name="product_470" descr=""/>
+        <xdr:cNvPr id="178" name="product_1531" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>242</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="179" name="product_1544" descr=""/>
+        <xdr:cNvPr id="179" name="product_1525" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>243</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="180" name="product_632" descr=""/>
+        <xdr:cNvPr id="180" name="product_1540" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>244</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="181" name="product_417" descr=""/>
+        <xdr:cNvPr id="181" name="product_1517" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>245</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="182" name="product_631" descr=""/>
+        <xdr:cNvPr id="182" name="product_1533" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>246</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="183" name="product_418" descr=""/>
+        <xdr:cNvPr id="183" name="product_1524" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>247</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="184" name="product_1527" descr=""/>
+        <xdr:cNvPr id="184" name="product_1526" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>248</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="185" name="product_1529" descr=""/>
+        <xdr:cNvPr id="185" name="product_1523" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>249</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="186" name="product_819" descr=""/>
+        <xdr:cNvPr id="186" name="product_1518" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="187" name="product_547" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="188" name="product_820" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
       <xdr:row>252</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="187" name="product_822" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
+        <xdr:cNvPr id="189" name="product_548" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>253</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="188" name="product_630" descr=""/>
-[...59 lines deleted...]
-        <xdr:cNvPr id="190" name="product_422" descr=""/>
+        <xdr:cNvPr id="190" name="product_420" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>256</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="191" name="product_423" descr=""/>
+        <xdr:cNvPr id="191" name="product_639" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>257</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="192" name="product_421" descr=""/>
+        <xdr:cNvPr id="192" name="product_466" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>258</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="193" name="product_424" descr=""/>
+        <xdr:cNvPr id="193" name="product_472" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>259</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="194" name="product_1531" descr=""/>
+        <xdr:cNvPr id="194" name="product_475" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>260</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="195" name="product_1525" descr=""/>
+        <xdr:cNvPr id="195" name="product_471" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>261</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="196" name="product_1540" descr=""/>
+        <xdr:cNvPr id="196" name="product_469" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>262</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="197" name="product_1517" descr=""/>
+        <xdr:cNvPr id="197" name="product_419" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>263</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="198" name="product_1533" descr=""/>
+        <xdr:cNvPr id="198" name="product_467" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>264</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="199" name="product_1524" descr=""/>
+        <xdr:cNvPr id="199" name="product_523" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>265</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="200" name="product_1526" descr=""/>
+        <xdr:cNvPr id="200" name="product_465" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>266</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="201" name="product_1523" descr=""/>
+        <xdr:cNvPr id="201" name="product_522" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>267</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="202" name="product_1518" descr=""/>
+        <xdr:cNvPr id="202" name="product_468" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>268</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="203" name="product_547" descr=""/>
+        <xdr:cNvPr id="203" name="product_824" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>269</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="204" name="product_820" descr=""/>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="204" name="product_635" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>270</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="205" name="product_548" descr=""/>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="205" name="product_799" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>271</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="206" name="product_420" descr=""/>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="206" name="product_650" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>274</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="207" name="product_639" descr=""/>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="207" name="product_583" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>275</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="208" name="product_466" descr=""/>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="208" name="product_798" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>276</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="209" name="product_472" descr=""/>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="209" name="product_636" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>277</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="210" name="product_475" descr=""/>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="210" name="product_425" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>278</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="211" name="product_471" descr=""/>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="211" name="product_1520" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>279</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="212" name="product_469" descr=""/>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="212" name="product_1530" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>280</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="213" name="product_419" descr=""/>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="213" name="product_1539" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>281</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="214" name="product_467" descr=""/>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="214" name="product_1521" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>282</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="215" name="product_523" descr=""/>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="215" name="product_684" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>283</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="216" name="product_465" descr=""/>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="216" name="product_1522" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>284</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="217" name="product_522" descr=""/>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="product_633" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>285</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="218" name="product_468" descr=""/>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="product_427" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>286</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="219" name="product_824" descr=""/>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="product_1535" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>289</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="220" name="product_635" descr=""/>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="product_1534" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>292</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="221" name="product_799" descr=""/>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="product_823" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>293</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="222" name="product_650" descr=""/>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="product_825" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>294</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="223" name="product_583" descr=""/>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="product_1538" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>295</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="224" name="product_798" descr=""/>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="product_1532" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>296</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="225" name="product_636" descr=""/>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="product_1537" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>297</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="226" name="product_425" descr=""/>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="product_1528" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>298</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="227" name="product_1520" descr=""/>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="product_821" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>299</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="228" name="product_1530" descr=""/>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="product_649" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>300</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="229" name="product_1539" descr=""/>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="product_651" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
-        <a:stretch>
-[...478 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -10114,59 +9484,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/avtonomnaya-solnechnaya-minielektrostantsiya-3-kvtsutki-dlya-sadovogo-doma-do-35-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/avtonomnaya-solnechnaya-elektrostantsiya-10-kvt-s-litiy-zhelezofosfatnym-akkumulyatorom-vektor-lfp-512-100m-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/avtonomnaya-solnechnaya-elektrostantsiya-10-kvtchsutki-dlya-doma-75-m2-povyshennogo-rezerva/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/avtonomnaya-solnechnaya-elektrostantsiya-15-kvtchsutki-dlya-doma-100-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/avtonomnaya-solnechnaya-elektrostantsiya-20-kvtchsutki-dlya-doma-150-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/avtonomnaya-solnechnaya-elektrostantsiya-20-kvtchsutki-s-litiy-zhelezofosfatnym-akkumulyatorom-vektor-lfp-512-100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/avtonomnaya-solnechnaya-elektrostantsiya-5-kvtsutki-dlya-dachi-ot-50-m-NEW/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/avtonomnaya-solnechnaya-elektrostantsiya-7-kvtsutki-dlya-dachi-70-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/gibridnaya-solnechnaya-elektrostantsiya-5-kvt-s-litiy-zhelezofosfatnym-akkumulyatorom-vektor-lfp-512-100m-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/avtonomnaya-solnechnaya-elektrostantsiya-15-kvt-s-litiy-zhelezofosfatnym-akkumulyatorom-vektor-lfp-512-100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/gibridnaya-solnechnaya-elektrostantsiya-5-kvt-s-litiy-zhelezofosfatnym-akkumulyatorom-vektor-lfp-512-100m-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/solnechnaya-elektrostantsiya-100-vatt-dlya-kempinga-/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/solnechnaya-elektrostantsiya-200-vatt-1224-v-220-v/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/solnechnaya-elektrostantsiya-200-vatt-dlya-kempinga-na-1224-volt/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/solnechnaya-elektrostantsiya-200-vatt-s-akkumulyatorom-65-ah/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/solnechnaya-elektrostantsiya-300-vatt-1224-v-220-v/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/solnechnaya-setevaya-elektrostantsiya-10-kvt-380-v/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/solnechnaya-setevaya-elektrostantsiya-100-kvt-do-530-kvtchas-sutki/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/solnechnaya-setevaya-elektrostantsiya-15-kvt-380-v/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/solnechnaya-setevaya-elektrostantsiya-20-kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/solnechnaya-setevaya-elektrostantsiya-30-kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/solnechnaya-setevaya-elektrostantsiya-5-kvt-220-v/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/solnechnaya-setevaya-elektrostantsiya-50-kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/ibp-15-kvt---3-fazy-istochnik-bespereboynogo-pitaniya-litiy-zhelezofosfatnyy-lfp/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/sistema-khraneniya-energii-vess-48-50s-s1/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/istochnik-bespereboynogo-pitaniya-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/istochnik-bespereboynogo-pitaniya-3-kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/ibp-3-kvt-istochnik-bespereboynogo-pitaniya-s-uvelichennym-zapasom-akkumulyatorov/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/ibp-5-kvt-litiy-zhelezofosfatnyy-lfp-nastennyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/ibp-5-kvt-istochnik-bespereboynogo-pitaniya-litiy-zhelezofosfatnyy-lfp/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/ibp-8-kvt-litiy-zhelezofosfatnyy-lfp-nastennyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/ibp-8-kvt-istochnik-bespereboynogo-pitaniya-litiy-zhelezofosfatnyy-lfp/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/ibp-dlya-kotla-otopleniya-smartwatt-ups-boiler-100012lw/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/ibp-dlya-kotla-otopleniya-smartwatt-ups-boiler-150024lw/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/ibp-dlya-kotla-otopleniya-smartwatt-ups-boiler-200024lw/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/ibp-dlya-kotla-otopleniya-smartwatt-ups-boiler-50012lw/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/solnechnaya-batareya-jneo-590w-double-glass-topcon/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/solnechnaya-monokristallicheskaya-batareya-12-100w/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/solnechnaya-monokristallicheskaya-batareya-m-100--2-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/solnechnaya-panel-delta-pv-top-700-662-dvustoronniy-topcon-n-type-m12/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/fotoelektricheskiy-modul-delta-pv-top-300-56-topcon-n-type-m12-chyornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/fotoelektricheskiy-modul-delta-pv-top-580-72-2-dvustoronniy-half-cut-s-dvoynym-ostekleniem-topcon-n-type-m10/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/fotoelektricheskiy-modul-pv-top-500-542bf-m210-hc-dvustoronniy-half-cut-s-dvoynym-ostekleniem-topcon-n-type/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/solnechnaya-portativnaya-panel-e30w/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/solnechnaya-portativnaya-panel-s-watt-60-vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/avtomobilnyy-invertor-150-vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/gibridnyy-invyertor-smartwatt-inv-hybrid-ii-62-48m/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/gibridnyy-invertor-deye-sun-12k-sg02lp1-eu-am3-p/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/gibridnyy-invertor-deye-sun-12k-sg04lp3-eu/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/gibridnyy-invertor-deye-sun-15k-sg05lp3-eu-sm2/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/gibridnyy-invertor-deye-sun-20k-sg05lp3-eu-sm2/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/gibridnyy-invertor-deye-sun-25k-sg01hp3-eu-am2/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/gibridnyy-invertor-deye-sun-3k-sg04lp1-24-eu-sm1/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/gibridnyy-invertor-deye-sun-50k-sg01hp3-eu-bm4/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/gibridnyy-invertor-deye-sun-5k-sg03lp1-eu/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/gibridnyy-invertor-deye-sun-6k-sg0305lp1-eu/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/gibridnyy-invertor-deye-sun-8k-sg01lp1-eu/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/invertor-asterion-inv-eco-ii-15-12m/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/invertor-c-watt-15-kvt-24v-40a-mppt/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/invertor-gws-energy-pro-vii-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/invertor-smartwatt-inv-eco-ii-15-12m/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/invertor-smartwatt-inv-eco-ii-35-24m/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/invertor-smartwatt-inv-eco-ii-55-48m/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/setevoy-invertor-deye-sun-5k-g05p1-eu-am2/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/setevoy-solnechnyy-invertor-deye-sun-100k-g03/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/setevoy-solnechnyy-invertor-deye-sun-15k-g06p3-eu-bm2-p1/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/setevoy-solnechnyy-invertor-deye-sun-25k-g05/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/setevoy-solnechnyy-invertor-deye-sun-50k-g04/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/setevoy-solnechnyy-invertor-sofar-11ktl-x/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/setevoy-solnechnyy-invertor-sun-10k-g06p3-eu-bm2-p1/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/solnechnyy-invertor-smartwatt-plus-6k-on-line/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/kontroller-izlishkov-arpc-dlya-invertorov-sofar/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/silovoy-kabel-dlya-akkumulyatora-s-krokodilami/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/akkumulyator-vektor-vrc-12-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/akkumulyator-vektor-vrc-12-200/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/karbonovyy-akkumulyator-vektor-vpbc-12-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/akkumulyatornaya-batareya-delta-cgd-12100/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/poverbank-40000-mah-vneshniy-akkumulyator-s-bystroy-zaryadkoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/akkumulyator-lfp-12-100t/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/akkumulyator-vektor-energy-lfp-128-100-marine-series-smart-bms-100a-bluetooth-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/akkumulyator-vektor-energy-lfp-128-100-smart-bms-100a/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/akkumulyator-vektor-energy-lfp-128-200-marine-series-smart-bms-200a-bluetooth-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/akkumulyator-vektor-energy-lfp-128-200-smart-bms-100a/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/akkumulyator-vektor-energy-lfp-256-100-smart-bms-100a-bluetooth-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/akkumulyator-vektor-energy-lfp-256-200-smart-bms-200a-bluetooth-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/akkumulyator-vektor-energy-lfp-256-50-smart-bms-50a-bluetooth-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/akkumulyator-vektor-energy-lfp-256-100-marine-series-smart-bms-100a-bluetooth-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/akkumulyator-vektor-energy-lfp-48-200/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/akkumulyator-vektor-energy-lfp-512-200/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/akkumulyator-vektor-lfp-256-150w-bms-150a/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/akkumulyator-vektor-lfp-48-100pw-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/akkumulyator-vektor-lfp-48-160-tpower/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/akkumulyator-vektor-lfp-512-100ma-tip-klemm-amphenol/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/akkumulyator-vektor-lfp-512-100w-bms-100a/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/akkumulyator-vektor-lfp-512-150w-bms-150a/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/akkumulyator-vektor-lfp-512-100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/akkumulyator-vektor-gpl-12-100-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/akkumulyator-gp12-65/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/peremychka-dlya-akkumulyatorov-100025-pod-bolt-m8-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/peremychka-dlya-akkumulyatorov-100025-pod-bolt-m8/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/peremychka-dlya-akkumulyatorov-100035-pod-bolt-m8/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/peremychka-dlya-akkumulyatorov-150025-pod-bolt-m8/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/peremychka-dlya-akkumulyatorov-26025-pod-bolt-m8/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/silovoy-kabel-dlya-akkumulyatora-i-invertora-16-kvmm-200-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/silovoy-kabel-dlya-akkumulyatora-i-invertora-16-kvmm100-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/silovoy-kabel-dlya-akkumulyatora-i-invertora-16-kvmm150-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/silovoy-kabel-dlya-akkumulyatora-i-invertora-16-kvmm75-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/silovoy-kabel-dlya-akkumulyatora-i-invertora-25-kv-mm-100-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/silovoy-kabel-dlya-akkumulyatora-i-invertora-25-kv-mm-150-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/silovoy-kabel-dlya-akkumulyatora-i-invertora-25-kv-mm-200-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/silovoy-kabel-dlya-akkumulyatora-i-invertora-35-kv-mm-100-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/silovoy-kabel-dlya-akkumulyatora-i-invertora-35-kv-mm-150-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/silovoy-kabel-dlya-akkumulyatora-i-invertora-35-kv-mm-200-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/kabel-dlya-elektrozaryadnoy-stantsii-smartwatt-evca-tpu5m-380vac-22kw-32a-type2-gbt/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/kabel-dlya-elektrozaryadnoy-stantsii-smartwatt-evca-tpu5m-380vac-22kw-32a-type2-type2/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/metallicheskaya-napolnaya-stoyka-smartwatt-evca-stand-l-dlya-elektrozaryadnykh-stantsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/smartwatt-evc-ac-11k-3p-rp-type2/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/elektrozaryadnaya-stantsiya-smartwatt-evc-ac-22k-3p-co-type2/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/elektrozaryadnaya-stantsiya-smartwatt-evc-ac-22k-3p-cp-gbt/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/elektrozaryadnaya-stantsiya-smartwatt-evc-ac-22k-3p-cp-type2/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/elektrozaryadnaya-stantsiya-smartwatt-evc-ac-22k-3p-rp-type2/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/elektrozaryadnaya-stantsiya-smartwatt-evc-ac-44k-3p-co2-type2/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/elektrozaryadnaya-stantsiya-smartwatt-evc-ac-44k-3p-cp2-type2/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/elektrozaryadnaya-stantsiya-smartwatt-evc-ac-44k-3p-cp2-type2-gbt/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/elektrozaryadnaya-stantsiya-smartwatt-evc-ac-44k-3p-cp2-type2-gbt-st-b/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/elektrozaryadnaya-stantsiya-smartwatt-evc-ac-44k-3p-cp2-type2-st-b/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/elektrozaryadnaya-stantsiya-smartwatt-evc-ac-7k-1p-rp-type2/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/kontroller-mrrt-20a/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/kontroller-mrrt-30a/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/kontroller-mrrt-40a/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/kontroller-mrrt-60a/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/solnechnyy-mppt-kontroller-100a-12-24v-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/solnechnyy-mppt-kontroller-10a-12-24v-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/solnechnyy-mppt-kontroller-20a-12-24v-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/solnechnyy-mppt-kontroller-30a-12-24v-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/solnechnyy-mppt-kontroller-40a-12-24v-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/solnechnyy-mppt-kontroller-50a-12-24v-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/solnechnyy-mppt-kontroller-60a-12-24v-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/kontroller-zaryada-pwm-10a/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/kontroller-zaryada-pwm-20a/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/kontroller-zaryada-pwm-30a/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/kontroller-zaryada-pwm-40a/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/kontroller-zaryada-pwm-50a/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/l-obraznoe-kreplenie/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/z-obraznyy-krepezh-dlya-solnechnykh-batarey/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/komplekt-dlya-krepleniya-2-kh-solnechnykh-paneley/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/komplekt-dlya-krepleniya-3-kh-solnechnykh-paneley-neanodirovannyy-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/montazhnyy-profil-21-metra-dlya-montazha-2-paneley-shirinoy-ne-bolee-1-metra-do-300-vatt/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/montazhnyy-profil-31-metra-dlya-montazha-3-paneley-shirinoy-ne-bolee-1-metra-do-300-vatt/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/montazhnyy-profil-34-metra-dlya-montazha-3-paneley-shirinoy-ne-bolee-11-metr-moshchnostyu-do-500-vatt/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/reguliruemyy-zazhim/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/soedinitel-190-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/universalnyy-zazhim/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/kabel-dvoynoy-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/kabel-dvoynoy-chyornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/kabel-solnechnyy-10-mm2/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/kabel-solnechnyy-10-mm2-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/kabel-solnechnyy-25-mm2/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/kabel-solnechnyy-25-mm2-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/kabel-solnechnyy-4-mm2/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/kabel-solnechnyy-4-mm2-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/kabel-solnechnyy-6-mm2-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/kabel-solnechnyy-6-mm2-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/konnektor-mc4-30a/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/konnektor-mc4-30a-ce/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/konnektor-mc4-40a/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/konnektor-mc4-t-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/konnektor-mc4-t-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/konnektor-mc4-y-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/konnektor-mc4-y-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/zadnyaya-stoyka-s-reguliruemym-uglom/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/perednyaya-stoyka-universalnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/avtonomnaya-minielektrostantsiya-4-kvtsutki/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/avtonomnaya-solnechnaya-minielektrostantsiya-3-kvtsutki-krepezh-i-dostavka/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/avtonomnaya-solnechnaya-minielektrostantsiya-dlya-dachi_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/avtonomnaya-solnechnaya-minielektrostantsiya-dlya-dachi/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/avtonomnaya-solnechnaya-minielektrostantsiya-dlya-dachi-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/avtonomnaya-solnechnaya-minielektrostantsiya-dlya-dachi-do-6-kvtchas-sutki/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/avtonomnaya-solnechnaya-stantsiya-3-kvtchsutki/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/avtonomnaya-solnechnaya-stantsiya-7-kvtch-sutki/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/avtonomnaya-solnechnaya-elektrostantsiya-2-kvt-chassutki/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/avtonomnaya-solnechnaya-elektrostantsiya-dlya-dachi-4-kvtch-sutki/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/avtonomnaya-solnechnaya-elektrostantsiya-dlya-dachi-ili-doma-do-7-kvtchas-sutki/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/otgruzka-solnechnoy-stantsii-v-lisichansk/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/samovyvoz-avtonomnoy-solnechnoy-elektrostantsii-5-kvtch-sutki/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/solnechnaya-stantsiya-s-panelyami-330-vatt/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/avtonomnaya-solnechnaya-elektrostantsiya-5-kvtchsutki/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/avtonomnaya-solnechnaya-elektrostantsiya-7-kvtch-sutki/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/avtonomnaya-solnechnaya-elektrostantsiya-dlya-doma-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/avtonomnaya-solnechnaya-elektrostantsiya-dlya-doma-do-15kvtchas-sutki/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/avtonomnaya-solnechnaya-elektrostantsiya-dlya-doma-do-20-kvtchas-sutki/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/avtonomnaya-solnechnaya-elektrostantsiya-dlya-doma-do-8-kvtchas-sutki/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/avtonomnaya-solnechnaya-elektrostantsiya-dlya-doma-do-8-kvtchas-sutki_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/montazh-avtonomnoy-solnechnoy-elektrostantsii-10-kvtsutki-v-tverskoy-oblasti/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/montazh-solnechnykh-paneley-v-mozhayske/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/otgruzka-avtonomnoy-solnechnoy-minielektrostantsii-3-kvtsutki/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/otgruzka-avtonomnoy-solnechnoy-stantsii-1-kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/otgruzka-avtonomnoy-solnechnoy-elektrostantsii-5-kvtsutki/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/otgruzka-solnechnoy-avtonomnoy-elektrostantsii-20-kvtchsutki-s-krepleniyami/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/otgruzka-solnechnoy-stantsii-v-mariupol/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/samovyvoz-avtonomnoy-solnechnoy-elektrostantsii-5-kvtchsutki/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/samovyvoz-setevoy-elektrostantsii-5-kvtchsutki/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/solnechnaya-avtonomnaya-elektrostantsiya-na-2kvt-chsutki-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/solnechnaya-stantsiya-a-karachaevo-cherkessiyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/solnechnaya-elektrostantsiya-belarus/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/solnechnaya-elektrostantsiya-s-panelyami-solar-frontier/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/avtonomnaya-solnechnaya-elektrostantsiya-na-5kvtch-sutki/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/avtonomnaya-vetro-solnechnaya-elektrostantsiya-dlya-doma-bytovogo-vagonchika-do-15-kvtchasov-sutki/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/avtonomnaya-minisolnechnaya-elektrostantsiya-do-4-kvtchasov-sutki/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/avtonomnaya-mobilnaya-minisolnechnaya-elektrostantsiya-do-6-kvtchasov--sutki/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/avtonomnaya-mobilnaya-minisolnechnaya-elektrostantsiya-do-8-kvtchasov-sutki/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/avtonomnaya-mobilnaya-solnechnaya-elektrostantsiya-dlya-sistemy-vodoochistki-ili-mobilnogo-domaofisamayninga-kempinga-paseki-do-50-kvtchasov-sutki/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/avtonomnaya-solnechnaya-elektrostantsiya-dlya-bytovogo-vagonchika-doma-na-kolesakh-paseki-do-10-kvtch/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/avtonomnaya-solnechnaya-elektrostantsiya-dlya-bytovogo-vagonchika-doma-na-kolesakh-paseki-do-10-kvtchasov-sutki/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/avtonomnaya-solnechnaya-elektrostantsiya-dlya-dachidoma-do-7-kvtchas-sutki-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/avtonomnaya-solnechnaya-elektrostantsiya-dlya-mobilnogo-domaofisakempingapaseki-do-25-kvtchasov-sutki/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/avtonomnaya-solnechnaya-elektrostantsiya-dlya-mobilnogo-domaofisamayninga-kempinga-paseki-do-50-kvtchasov-sutki-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/avtonomnaya-solnechnaya-elektrostantsiya-dlya-skladadomaofisa-do-50-kvtchasov-sutki/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/dve-solnechnye-minielektrostantsii-po-2-kvtsutki/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/solnechnaya-gibridnaya-elektrostantsiya-na-5-kvtch-sutki-s-effektom-podmeshivaniya-ot-seti/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/gibridnaya-solnechnaya-elektrostantsiya-na-5-kvtsutki/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/gibridnaya-solnechnaya-stantsiya-na-5kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/gibridnaya-solnechnaya-elektrostantsiya-7-kvtch-sutki/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/gibridnaya-solnechnaya-elektrostantsiya-dlya-doma-do-30-kvtchas-sutki-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/gibridnaya-solnechnaya-elektrostantsiya-na-5-kvt-chsutki/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/gibridnaya-ses-dlya-doma-5-kvtchas-sutki/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/dostavka-po-moskve-gibridnoy-solnechnoy-elektrostantsii/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/montazh-solnechnoy-gibridnoy-elektrostantsii-v-kaluzhskoy-oblasti/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/otgruzka-gibridnoy-solnechnoy-elektrostantsii-10-kvtsutki/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/solnechnaya-batareya-gws-280-60p-s-dostavkoy-v-nalchik/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/solnechnaya-gibridnaya-stantsiya-na-5-kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/solnechnaya-gibridnaya-elektrostantsiya-20-kvtsutki-s-komplektom-naklonnogo-krepleniya-i-wifi-modulem/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/solnechnaya-elektrostantsiya-s-funktsiey-podmeshivaniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/gibridnaya-solnechnaya-elektrostantsiya-dlya-biznesa-do-80-kvtchas-sutki/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/desyat-solnechnykh-paneley-yingli-solar-ylm-yl435d-40d-perc/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/otgruzka-avtonomnoy-solnechnoy-elektrostantsii-5-kvtsutki-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/otgruzka-setevogo-solnechnogo-invertora/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/otgruzka-solnechnykh-paneley/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/pyat-solnechnykh-batarey-yingli-solar-ylm-yl435d-40d-perc/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/dostavka-solnechnoy-setevoy-elektrostantsii-20-kvtsutki/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/dostavka-solnechnoy-setevoy-elektrostantsii-5-kvtsutki-v-ruzskiy-rayon/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/otgruzka-solnechnoy-setevoy-elektrostantsii-15-kvtsutki-v-kaliningrad/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/setevaya-solnechnaya-stantsiya-/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/setevaya-avtonomnaya-elektrostantsiya-55-kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/solnechnaya-setevaya-stantsiya-ustanovlennoy-moshchnostyu-3300-vatt/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/avtonomnaya-solnechnaya-minielektrostantsiya-3-kvtsutki-dlya-sadovogo-doma-do-35-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/avtonomnaya-solnechnaya-elektrostantsiya-10-kvt-s-litiy-zhelezofosfatnym-akkumulyatorom-vektor-lfp-512-100m-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/avtonomnaya-solnechnaya-elektrostantsiya-10-kvtchsutki-dlya-doma-75-m2-povyshennogo-rezerva/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/avtonomnaya-solnechnaya-elektrostantsiya-15-kvtchsutki-dlya-doma-100-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/avtonomnaya-solnechnaya-elektrostantsiya-20-kvtchsutki-dlya-doma-150-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/avtonomnaya-solnechnaya-elektrostantsiya-20-kvtchsutki-s-litiy-zhelezofosfatnym-akkumulyatorom-vektor-lfp-512-100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/avtonomnaya-solnechnaya-elektrostantsiya-5-kvtsutki-dlya-dachi-ot-50-m-NEW/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/avtonomnaya-solnechnaya-elektrostantsiya-7-kvtsutki-dlya-dachi-70-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/gibridnaya-solnechnaya-elektrostantsiya-5-kvt-s-litiy-zhelezofosfatnym-akkumulyatorom-vektor-lfp-512-100m-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/avtonomnaya-solnechnaya-elektrostantsiya-15-kvt-s-litiy-zhelezofosfatnym-akkumulyatorom-vektor-lfp-512-100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/gibridnaya-solnechnaya-elektrostantsiya-5-kvt-s-litiy-zhelezofosfatnym-akkumulyatorom-vektor-lfp-512-100m-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/solnechnaya-elektrostantsiya-100-vatt-dlya-kempinga-/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/solnechnaya-elektrostantsiya-200-vatt-1224-v-220-v/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/solnechnaya-elektrostantsiya-200-vatt-dlya-kempinga-na-1224-volt/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/solnechnaya-elektrostantsiya-200-vatt-s-akkumulyatorom-65-ah/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/solnechnaya-elektrostantsiya-300-vatt-1224-v-220-v/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/solnechnaya-setevaya-elektrostantsiya-10-kvt-380-v/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/solnechnaya-setevaya-elektrostantsiya-100-kvt-do-530-kvtchas-sutki/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/solnechnaya-setevaya-elektrostantsiya-15-kvt-380-v/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/solnechnaya-setevaya-elektrostantsiya-20-kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/solnechnaya-setevaya-elektrostantsiya-30-kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/solnechnaya-setevaya-elektrostantsiya-5-kvt-220-v/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/solnechnaya-setevaya-elektrostantsiya-50-kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/ibp-15-kvt---3-fazy-istochnik-bespereboynogo-pitaniya-litiy-zhelezofosfatnyy-lfp/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/sistema-khraneniya-energii-vess-48-50s-s1/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/istochnik-bespereboynogo-pitaniya-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/istochnik-bespereboynogo-pitaniya-3-kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/ibp-3-kvt-istochnik-bespereboynogo-pitaniya-s-uvelichennym-zapasom-akkumulyatorov/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/ibp-5-kvt-litiy-zhelezofosfatnyy-lfp-nastennyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/ibp-5-kvt-istochnik-bespereboynogo-pitaniya-litiy-zhelezofosfatnyy-lfp/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/ibp-8-kvt-litiy-zhelezofosfatnyy-lfp-nastennyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/ibp-8-kvt-istochnik-bespereboynogo-pitaniya-litiy-zhelezofosfatnyy-lfp/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/ibp-dlya-kotla-otopleniya-smartwatt-ups-boiler-100012lw/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/ibp-dlya-kotla-otopleniya-smartwatt-ups-boiler-150024lw/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/ibp-dlya-kotla-otopleniya-smartwatt-ups-boiler-200024lw/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/ibp-dlya-kotla-otopleniya-smartwatt-ups-boiler-50012lw/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/solnechnaya-batareya-jneo-590w-double-glass-topcon/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/solnechnaya-monokristallicheskaya-batareya-12-100w/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/solnechnaya-monokristallicheskaya-batareya-m-100--2-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/solnechnaya-panel-delta-pv-top-700-662-dvustoronniy-topcon-n-type-m12/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/fotoelektricheskiy-modul-delta-pv-top-300-56-topcon-n-type-m12-chyornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/fotoelektricheskiy-modul-delta-pv-top-580-72-2-dvustoronniy-half-cut-s-dvoynym-ostekleniem-topcon-n-type-m10/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/fotoelektricheskiy-modul-pv-top-500-542bf-m210-hc-dvustoronniy-half-cut-s-dvoynym-ostekleniem-topcon-n-type/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/solnechnaya-portativnaya-panel-e30w/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/solnechnaya-portativnaya-panel-s-watt-60-vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/avtomobilnyy-invertor-150-vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/gibridnyy-invyertor-smartwatt-inv-hybrid-ii-62-48m/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/gibridnyy-invertor-deye-sun-12k-sg02lp1-eu-am3-p/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/gibridnyy-invertor-deye-sun-12k-sg04lp3-eu/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/gibridnyy-invertor-deye-sun-15k-sg05lp3-eu-sm2/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/gibridnyy-invertor-deye-sun-20k-sg05lp3-eu-sm2/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/gibridnyy-invertor-deye-sun-25k-sg01hp3-eu-am2/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/gibridnyy-invertor-deye-sun-3k-sg04lp1-24-eu-sm1/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/gibridnyy-invertor-deye-sun-50k-sg01hp3-eu-bm4/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/gibridnyy-invertor-deye-sun-5k-sg03lp1-eu/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/gibridnyy-invertor-deye-sun-6k-sg0305lp1-eu/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/gibridnyy-invertor-deye-sun-8k-sg01lp1-eu/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/invertor-asterion-inv-eco-ii-15-12m/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/invertor-c-watt-15-kvt-24v-40a-mppt/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/invertor-gws-energy-pro-vii-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/invertor-smartwatt-inv-eco-ii-15-12m/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/invertor-smartwatt-inv-eco-ii-35-24m/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/invertor-smartwatt-inv-eco-ii-55-48m/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/setevoy-invertor-deye-sun-5k-g05p1-eu-am2/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/setevoy-solnechnyy-invertor-deye-sun-100k-g03/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/setevoy-solnechnyy-invertor-deye-sun-15k-g06p3-eu-bm2-p1/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/setevoy-solnechnyy-invertor-deye-sun-25k-g05/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/setevoy-solnechnyy-invertor-deye-sun-50k-g04/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/setevoy-solnechnyy-invertor-sofar-11ktl-x/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/setevoy-solnechnyy-invertor-sun-10k-g06p3-eu-bm2-p1/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/mnogofunktsionalnyy-invertor-inv-plus-62-48mt-on-line/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/kontroller-izlishkov-arpc-dlya-invertorov-sofar/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/silovoy-kabel-dlya-akkumulyatora-s-krokodilami/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/akkumulyator-vektor-vrc-12-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/akkumulyator-vektor-vrc-12-200/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/karbonovyy-akkumulyator-vektor-vpbc-12-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/akkumulyatornaya-batareya-delta-cgd-12100/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/poverbank-40000-mah-vneshniy-akkumulyator-s-bystroy-zaryadkoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/akkumulyator-lfp-12-100t/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/akkumulyator-vektor-energy-lfp-128-100-marine-series-smart-bms-100a-bluetooth-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/akkumulyator-vektor-energy-lfp-128-100-smart-bms-100a/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/akkumulyator-vektor-energy-lfp-128-200-marine-series-smart-bms-200a-bluetooth-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/akkumulyator-vektor-energy-lfp-128-200-smart-bms-100a/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/akkumulyator-vektor-energy-lfp-256-100-smart-bms-100a-bluetooth-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/akkumulyator-vektor-energy-lfp-256-200-smart-bms-200a-bluetooth-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/akkumulyator-vektor-energy-lfp-256-50-smart-bms-50a-bluetooth-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/akkumulyator-vektor-energy-lfp-256-100-marine-series-smart-bms-100a-bluetooth-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/akkumulyator-vektor-energy-lfp-512-200/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/akkumulyator-vektor-lfp-256-150w-bms-150a/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/akkumulyator-vektor-lfp-512-100ma-tip-klemm-amphenol/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/akkumulyator-vektor-lfp-512-100w-bms-100a/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/akkumulyator-vektor-lfp-512-150w-bms-150a/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/akkumulyator-vektor-lfp-512-100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/akkumulyator-vektor-gpl-12-100-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/akkumulyator-gp12-65/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/peremychka-dlya-akkumulyatorov-100025-pod-bolt-m8-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/peremychka-dlya-akkumulyatorov-100025-pod-bolt-m8/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/peremychka-dlya-akkumulyatorov-100035-pod-bolt-m8/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/peremychka-dlya-akkumulyatorov-150025-pod-bolt-m8/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/peremychka-dlya-akkumulyatorov-26025-pod-bolt-m8/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/silovoy-kabel-dlya-akkumulyatora-i-invertora-16-kvmm-200-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/silovoy-kabel-dlya-akkumulyatora-i-invertora-16-kvmm100-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/silovoy-kabel-dlya-akkumulyatora-i-invertora-16-kvmm150-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/silovoy-kabel-dlya-akkumulyatora-i-invertora-16-kvmm75-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/silovoy-kabel-dlya-akkumulyatora-i-invertora-25-kv-mm-100-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/silovoy-kabel-dlya-akkumulyatora-i-invertora-25-kv-mm-150-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/silovoy-kabel-dlya-akkumulyatora-i-invertora-25-kv-mm-200-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/silovoy-kabel-dlya-akkumulyatora-i-invertora-35-kv-mm-100-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/silovoy-kabel-dlya-akkumulyatora-i-invertora-35-kv-mm-150-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/silovoy-kabel-dlya-akkumulyatora-i-invertora-35-kv-mm-200-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/shkaf-600kh600-napolnyy-19-pod-3-sht-litievykh-akkumulyatora-tipa-rack/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/kontroller-mrrt-20a/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/kontroller-mrrt-30a/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/kontroller-mrrt-40a/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/kontroller-mrrt-60a/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/solnechnyy-mppt-kontroller-100a-12-24v-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/solnechnyy-mppt-kontroller-10a-12-24v-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/solnechnyy-mppt-kontroller-20a-12-24v-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/solnechnyy-mppt-kontroller-30a-12-24v-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/solnechnyy-mppt-kontroller-40a-12-24v-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/solnechnyy-mppt-kontroller-50a-12-24v-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/solnechnyy-mppt-kontroller-60a-12-24v-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/kontroller-zaryada-pwm-10a/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/kontroller-zaryada-pwm-20a/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/kontroller-zaryada-pwm-30a/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/kontroller-zaryada-pwm-40a/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/kontroller-zaryada-pwm-50a/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/l-obraznoe-kreplenie/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/z-obraznyy-krepezh-dlya-solnechnykh-batarey/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/komplekt-dlya-krepleniya-2-kh-solnechnykh-paneley/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/komplekt-dlya-krepleniya-3-kh-solnechnykh-paneley-neanodirovannyy-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/montazhnyy-profil-21-metra-dlya-montazha-2-paneley-shirinoy-ne-bolee-1-metra-do-300-vatt/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/montazhnyy-profil-31-metra-dlya-montazha-3-paneley-shirinoy-ne-bolee-1-metra-do-300-vatt/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/montazhnyy-profil-34-metra-dlya-montazha-3-paneley-shirinoy-ne-bolee-11-metr-moshchnostyu-do-500-vatt/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/reguliruemyy-zazhim/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/soedinitel-190-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/universalnyy-zazhim/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/kabel-dvoynoy-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/kabel-dvoynoy-chyornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/kabel-solnechnyy-10-mm2/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/kabel-solnechnyy-10-mm2-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/kabel-solnechnyy-25-mm2/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/kabel-solnechnyy-25-mm2-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/kabel-solnechnyy-4-mm2/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/kabel-solnechnyy-4-mm2-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/kabel-solnechnyy-6-mm2-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/kabel-solnechnyy-6-mm2-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/konnektor-mc4-30a/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/konnektor-mc4-30a-ce/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/konnektor-mc4-40a/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/konnektor-mc4-t-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/konnektor-mc4-t-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/konnektor-mc4-y-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/konnektor-mc4-y-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/zadnyaya-stoyka-s-reguliruemym-uglom/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/perednyaya-stoyka-universalnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/avtonomnaya-minielektrostantsiya-4-kvtsutki/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/avtonomnaya-solnechnaya-minielektrostantsiya-3-kvtsutki-krepezh-i-dostavka/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/avtonomnaya-solnechnaya-minielektrostantsiya-dlya-dachi_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/avtonomnaya-solnechnaya-minielektrostantsiya-dlya-dachi/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/avtonomnaya-solnechnaya-minielektrostantsiya-dlya-dachi-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/avtonomnaya-solnechnaya-minielektrostantsiya-dlya-dachi-do-6-kvtchas-sutki/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/avtonomnaya-solnechnaya-stantsiya-3-kvtchsutki/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/avtonomnaya-solnechnaya-stantsiya-7-kvtch-sutki/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/avtonomnaya-solnechnaya-elektrostantsiya-2-kvt-chassutki/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/avtonomnaya-solnechnaya-elektrostantsiya-dlya-dachi-4-kvtch-sutki/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/avtonomnaya-solnechnaya-elektrostantsiya-dlya-dachi-ili-doma-do-7-kvtchas-sutki/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/otgruzka-solnechnoy-stantsii-v-lisichansk/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/samovyvoz-avtonomnoy-solnechnoy-elektrostantsii-5-kvtch-sutki/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/solnechnaya-stantsiya-s-panelyami-330-vatt/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/avtonomnaya-solnechnaya-elektrostantsiya-5-kvtchsutki/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/avtonomnaya-solnechnaya-elektrostantsiya-7-kvtch-sutki/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/avtonomnaya-solnechnaya-elektrostantsiya-dlya-doma-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/avtonomnaya-solnechnaya-elektrostantsiya-dlya-doma-do-15kvtchas-sutki/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/avtonomnaya-solnechnaya-elektrostantsiya-dlya-doma-do-20-kvtchas-sutki/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/avtonomnaya-solnechnaya-elektrostantsiya-dlya-doma-do-8-kvtchas-sutki/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/avtonomnaya-solnechnaya-elektrostantsiya-dlya-doma-do-8-kvtchas-sutki_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/montazh-avtonomnoy-solnechnoy-elektrostantsii-10-kvtsutki-v-tverskoy-oblasti/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/montazh-solnechnykh-paneley-v-mozhayske/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/otgruzka-avtonomnoy-solnechnoy-minielektrostantsii-3-kvtsutki/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/otgruzka-avtonomnoy-solnechnoy-stantsii-1-kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/otgruzka-avtonomnoy-solnechnoy-elektrostantsii-5-kvtsutki/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/otgruzka-solnechnoy-avtonomnoy-elektrostantsii-20-kvtchsutki-s-krepleniyami/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/otgruzka-solnechnoy-stantsii-v-mariupol/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/samovyvoz-avtonomnoy-solnechnoy-elektrostantsii-5-kvtchsutki/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/samovyvoz-setevoy-elektrostantsii-5-kvtchsutki/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/solnechnaya-avtonomnaya-elektrostantsiya-na-2kvt-chsutki-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/solnechnaya-stantsiya-a-karachaevo-cherkessiyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/solnechnaya-elektrostantsiya-belarus/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/solnechnaya-elektrostantsiya-s-panelyami-solar-frontier/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/avtonomnaya-solnechnaya-elektrostantsiya-na-5kvtch-sutki/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/avtonomnaya-vetro-solnechnaya-elektrostantsiya-dlya-doma-bytovogo-vagonchika-do-15-kvtchasov-sutki/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/avtonomnaya-minisolnechnaya-elektrostantsiya-do-4-kvtchasov-sutki/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/avtonomnaya-mobilnaya-minisolnechnaya-elektrostantsiya-do-6-kvtchasov--sutki/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/avtonomnaya-mobilnaya-minisolnechnaya-elektrostantsiya-do-8-kvtchasov-sutki/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/avtonomnaya-mobilnaya-solnechnaya-elektrostantsiya-dlya-sistemy-vodoochistki-ili-mobilnogo-domaofisamayninga-kempinga-paseki-do-50-kvtchasov-sutki/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/avtonomnaya-solnechnaya-elektrostantsiya-dlya-bytovogo-vagonchika-doma-na-kolesakh-paseki-do-10-kvtch/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/avtonomnaya-solnechnaya-elektrostantsiya-dlya-bytovogo-vagonchika-doma-na-kolesakh-paseki-do-10-kvtchasov-sutki/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/avtonomnaya-solnechnaya-elektrostantsiya-dlya-dachidoma-do-7-kvtchas-sutki-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/avtonomnaya-solnechnaya-elektrostantsiya-dlya-mobilnogo-domaofisakempingapaseki-do-25-kvtchasov-sutki/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/avtonomnaya-solnechnaya-elektrostantsiya-dlya-mobilnogo-domaofisamayninga-kempinga-paseki-do-50-kvtchasov-sutki-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/avtonomnaya-solnechnaya-elektrostantsiya-dlya-skladadomaofisa-do-50-kvtchasov-sutki/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/dve-solnechnye-minielektrostantsii-po-2-kvtsutki/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/solnechnaya-gibridnaya-elektrostantsiya-na-5-kvtch-sutki-s-effektom-podmeshivaniya-ot-seti/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/gibridnaya-solnechnaya-elektrostantsiya-na-5-kvtsutki/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/gibridnaya-solnechnaya-stantsiya-na-5kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/gibridnaya-solnechnaya-elektrostantsiya-7-kvtch-sutki/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/gibridnaya-solnechnaya-elektrostantsiya-dlya-doma-do-30-kvtchas-sutki-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/gibridnaya-solnechnaya-elektrostantsiya-na-5-kvt-chsutki/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/gibridnaya-ses-dlya-doma-5-kvtchas-sutki/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/dostavka-po-moskve-gibridnoy-solnechnoy-elektrostantsii/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/montazh-solnechnoy-gibridnoy-elektrostantsii-v-kaluzhskoy-oblasti/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/otgruzka-gibridnoy-solnechnoy-elektrostantsii-10-kvtsutki/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/solnechnaya-batareya-gws-280-60p-s-dostavkoy-v-nalchik/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/solnechnaya-gibridnaya-stantsiya-na-5-kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/solnechnaya-gibridnaya-elektrostantsiya-20-kvtsutki-s-komplektom-naklonnogo-krepleniya-i-wifi-modulem/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/solnechnaya-elektrostantsiya-s-funktsiey-podmeshivaniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/gibridnaya-solnechnaya-elektrostantsiya-dlya-biznesa-do-80-kvtchas-sutki/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/desyat-solnechnykh-paneley-yingli-solar-ylm-yl435d-40d-perc/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/otgruzka-avtonomnoy-solnechnoy-elektrostantsii-5-kvtsutki-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/otgruzka-setevogo-solnechnogo-invertora/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/otgruzka-solnechnykh-paneley/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/pyat-solnechnykh-batarey-yingli-solar-ylm-yl435d-40d-perc/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/dostavka-solnechnoy-setevoy-elektrostantsii-20-kvtsutki/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/dostavka-solnechnoy-setevoy-elektrostantsii-5-kvtsutki-v-ruzskiy-rayon/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/otgruzka-solnechnoy-setevoy-elektrostantsii-15-kvtsutki-v-kaliningrad/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/setevaya-solnechnaya-stantsiya-/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/setevaya-avtonomnaya-elektrostantsiya-55-kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gws-energy.ru/solnechnaya-setevaya-stantsiya-ustanovlennoy-moshchnostyu-3300-vatt/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M323"/>
+  <dimension ref="A1:M305"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="3" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="20" customWidth="true" style="0"/>
     <col min="4" max="4" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
     <col min="7" max="7" width="12" customWidth="true" style="0"/>
     <col min="8" max="8" width="12" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1"/>
       <c r="B1" t="s">
         <v>0</v>
       </c>
       <c r="C1"/>
       <c r="D1"/>
@@ -10277,381 +9647,381 @@
       <c r="L10" s="5" t="s">
         <v>18</v>
       </c>
       <c r="M10" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="11" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A11" s="16">
         <v>1</v>
       </c>
       <c r="B11" s="8"/>
       <c r="C11" s="9" t="s">
         <v>20</v>
       </c>
       <c r="D11" s="20" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="8" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="8" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="13">
-        <v>80730</v>
+        <v>77898</v>
       </c>
       <c r="H11" s="13">
         <v>0</v>
       </c>
       <c r="I11" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J11" s="10" t="s">
         <v>25</v>
       </c>
       <c r="K11" s="10"/>
       <c r="L11" s="10"/>
       <c r="M11" s="8"/>
     </row>
     <row r="12" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A12" s="16">
         <v>2</v>
       </c>
       <c r="B12" s="8"/>
       <c r="C12" s="9" t="s">
         <v>26</v>
       </c>
       <c r="D12" s="20" t="s">
         <v>27</v>
       </c>
       <c r="E12" s="8" t="s">
         <v>28</v>
       </c>
       <c r="F12" s="8" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="13">
-        <v>785500</v>
+        <v>797500</v>
       </c>
       <c r="H12" s="13">
         <v>0</v>
       </c>
       <c r="I12" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J12" s="10" t="s">
         <v>29</v>
       </c>
       <c r="K12" s="10"/>
       <c r="L12" s="10"/>
       <c r="M12" s="8"/>
     </row>
     <row r="13" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A13" s="16">
         <v>3</v>
       </c>
       <c r="B13" s="8"/>
       <c r="C13" s="9" t="s">
         <v>30</v>
       </c>
       <c r="D13" s="20" t="s">
         <v>31</v>
       </c>
       <c r="E13" s="8" t="s">
         <v>32</v>
       </c>
       <c r="F13" s="8" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="13">
-        <v>229633</v>
+        <v>223800</v>
       </c>
       <c r="H13" s="13">
         <v>0</v>
       </c>
       <c r="I13" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J13" s="10" t="s">
         <v>33</v>
       </c>
       <c r="K13" s="10"/>
       <c r="L13" s="10"/>
       <c r="M13" s="8"/>
     </row>
     <row r="14" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A14" s="16">
         <v>4</v>
       </c>
       <c r="B14" s="8"/>
       <c r="C14" s="9" t="s">
         <v>34</v>
       </c>
       <c r="D14" s="20" t="s">
         <v>35</v>
       </c>
       <c r="E14" s="8" t="s">
         <v>36</v>
       </c>
       <c r="F14" s="8" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="13">
-        <v>319240</v>
+        <v>301766</v>
       </c>
       <c r="H14" s="13">
         <v>0</v>
       </c>
       <c r="I14" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J14" s="10" t="s">
         <v>37</v>
       </c>
       <c r="K14" s="10"/>
       <c r="L14" s="10"/>
       <c r="M14" s="8"/>
     </row>
     <row r="15" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A15" s="16">
         <v>5</v>
       </c>
       <c r="B15" s="8"/>
       <c r="C15" s="9" t="s">
         <v>38</v>
       </c>
       <c r="D15" s="20" t="s">
         <v>39</v>
       </c>
       <c r="E15" s="8" t="s">
         <v>40</v>
       </c>
       <c r="F15" s="8" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="13">
-        <v>403120</v>
+        <v>390450</v>
       </c>
       <c r="H15" s="13">
         <v>0</v>
       </c>
       <c r="I15" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J15" s="10" t="s">
         <v>41</v>
       </c>
       <c r="K15" s="10"/>
       <c r="L15" s="10"/>
       <c r="M15" s="8"/>
     </row>
     <row r="16" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A16" s="16">
         <v>6</v>
       </c>
       <c r="B16" s="8"/>
       <c r="C16" s="9" t="s">
         <v>42</v>
       </c>
       <c r="D16" s="20" t="s">
         <v>43</v>
       </c>
       <c r="E16" s="8" t="s">
         <v>44</v>
       </c>
       <c r="F16" s="8" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="13">
-        <v>520700</v>
+        <v>496230</v>
       </c>
       <c r="H16" s="13">
         <v>0</v>
       </c>
       <c r="I16" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J16" s="10" t="s">
         <v>45</v>
       </c>
       <c r="K16" s="10"/>
       <c r="L16" s="10"/>
       <c r="M16" s="8"/>
     </row>
     <row r="17" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A17" s="16">
         <v>7</v>
       </c>
       <c r="B17" s="8"/>
       <c r="C17" s="9" t="s">
         <v>46</v>
       </c>
       <c r="D17" s="20" t="s">
         <v>47</v>
       </c>
       <c r="E17" s="8" t="s">
         <v>48</v>
       </c>
       <c r="F17" s="8" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="13">
-        <v>163113</v>
+        <v>161144</v>
       </c>
       <c r="H17" s="13">
         <v>0</v>
       </c>
       <c r="I17" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J17" s="10" t="s">
         <v>49</v>
       </c>
       <c r="K17" s="10"/>
       <c r="L17" s="10"/>
       <c r="M17" s="8"/>
     </row>
     <row r="18" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A18" s="16">
         <v>8</v>
       </c>
       <c r="B18" s="8"/>
       <c r="C18" s="9" t="s">
         <v>50</v>
       </c>
       <c r="D18" s="20" t="s">
         <v>51</v>
       </c>
       <c r="E18" s="8" t="s">
         <v>52</v>
       </c>
       <c r="F18" s="8" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="13">
-        <v>194173</v>
+        <v>190272</v>
       </c>
       <c r="H18" s="13">
         <v>0</v>
       </c>
       <c r="I18" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J18" s="10" t="s">
         <v>53</v>
       </c>
       <c r="K18" s="10"/>
       <c r="L18" s="10"/>
       <c r="M18" s="8"/>
     </row>
     <row r="19" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A19" s="16">
         <v>9</v>
       </c>
       <c r="B19" s="8"/>
       <c r="C19" s="9" t="s">
         <v>54</v>
       </c>
       <c r="D19" s="20" t="s">
         <v>55</v>
       </c>
       <c r="E19" s="8" t="s">
         <v>56</v>
       </c>
       <c r="F19" s="8" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="13">
-        <v>785500</v>
+        <v>797500</v>
       </c>
       <c r="H19" s="13">
         <v>0</v>
       </c>
       <c r="I19" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J19" s="10" t="s">
         <v>29</v>
       </c>
       <c r="K19" s="10"/>
       <c r="L19" s="10"/>
       <c r="M19" s="8"/>
     </row>
     <row r="20" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A20" s="16">
         <v>10</v>
       </c>
       <c r="B20" s="8"/>
       <c r="C20" s="9" t="s">
         <v>57</v>
       </c>
       <c r="D20" s="20" t="s">
         <v>58</v>
       </c>
       <c r="E20" s="8" t="s">
         <v>59</v>
       </c>
       <c r="F20" s="8" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="13">
-        <v>1228500</v>
+        <v>1368000</v>
       </c>
       <c r="H20" s="13">
         <v>0</v>
       </c>
       <c r="I20" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J20" s="10" t="s">
         <v>60</v>
       </c>
       <c r="K20" s="10"/>
       <c r="L20" s="10"/>
       <c r="M20" s="8"/>
     </row>
     <row r="21" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A21" s="16">
         <v>11</v>
       </c>
       <c r="B21" s="8"/>
       <c r="C21" s="9" t="s">
         <v>61</v>
       </c>
       <c r="D21" s="20" t="s">
         <v>62</v>
       </c>
       <c r="E21" s="8" t="s">
         <v>63</v>
       </c>
       <c r="F21" s="8" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="13">
-        <v>520700</v>
+        <v>496230</v>
       </c>
       <c r="H21" s="13">
         <v>0</v>
       </c>
       <c r="I21" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J21" s="10" t="s">
         <v>45</v>
       </c>
       <c r="K21" s="10"/>
       <c r="L21" s="10"/>
       <c r="M21" s="8"/>
     </row>
     <row r="22" spans="1:13" outlineLevel="1">
       <c r="A22" s="17" t="s">
         <v>64</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22" s="18"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22" s="11"/>
       <c r="H22" s="11"/>
@@ -10695,203 +10065,203 @@
       <c r="K23" s="5" t="s">
         <v>17</v>
       </c>
       <c r="L23" s="5" t="s">
         <v>18</v>
       </c>
       <c r="M23" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="24" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A24" s="16">
         <v>1</v>
       </c>
       <c r="B24" s="8"/>
       <c r="C24" s="9" t="s">
         <v>65</v>
       </c>
       <c r="D24" s="20" t="s">
         <v>66</v>
       </c>
       <c r="E24" s="8" t="s">
         <v>67</v>
       </c>
       <c r="F24" s="8" t="s">
-        <v>23</v>
+        <v>68</v>
       </c>
       <c r="G24" s="13">
-        <v>11170</v>
+        <v>12120</v>
       </c>
       <c r="H24" s="13">
         <v>0</v>
       </c>
       <c r="I24" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J24" s="10" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="K24" s="10"/>
       <c r="L24" s="10"/>
       <c r="M24" s="8"/>
     </row>
     <row r="25" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A25" s="16">
         <v>2</v>
       </c>
       <c r="B25" s="8"/>
       <c r="C25" s="9" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D25" s="20" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E25" s="8" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="8" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="13">
-        <v>48350</v>
+        <v>50250</v>
       </c>
       <c r="H25" s="13">
         <v>0</v>
       </c>
       <c r="I25" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J25" s="10" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="K25" s="10"/>
       <c r="L25" s="10"/>
       <c r="M25" s="8"/>
     </row>
     <row r="26" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A26" s="16">
         <v>3</v>
       </c>
       <c r="B26" s="8"/>
       <c r="C26" s="9" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D26" s="20" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="E26" s="8" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="F26" s="8" t="s">
-        <v>23</v>
+        <v>68</v>
       </c>
       <c r="G26" s="13">
-        <v>18970</v>
+        <v>20870</v>
       </c>
       <c r="H26" s="13">
         <v>0</v>
       </c>
       <c r="I26" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J26" s="10" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="K26" s="10"/>
       <c r="L26" s="10"/>
       <c r="M26" s="8"/>
     </row>
     <row r="27" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A27" s="16">
         <v>4</v>
       </c>
       <c r="B27" s="8"/>
       <c r="C27" s="9" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D27" s="20" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E27" s="8" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F27" s="8" t="s">
-        <v>23</v>
+        <v>68</v>
       </c>
       <c r="G27" s="13">
-        <v>32983</v>
+        <v>34883</v>
       </c>
       <c r="H27" s="13">
         <v>0</v>
       </c>
       <c r="I27" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J27" s="10" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="K27" s="10"/>
       <c r="L27" s="10"/>
       <c r="M27" s="8"/>
     </row>
     <row r="28" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A28" s="16">
         <v>5</v>
       </c>
       <c r="B28" s="8"/>
       <c r="C28" s="9" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D28" s="20" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="E28" s="8" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="F28" s="8" t="s">
         <v>23</v>
       </c>
       <c r="G28" s="13">
-        <v>56100</v>
+        <v>58950</v>
       </c>
       <c r="H28" s="13">
         <v>0</v>
       </c>
       <c r="I28" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J28" s="10" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="K28" s="10"/>
       <c r="L28" s="10"/>
       <c r="M28" s="8"/>
     </row>
     <row r="29" spans="1:13" outlineLevel="2">
       <c r="A29" s="15" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29" s="18"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29" s="11"/>
       <c r="H29" s="11"/>
       <c r="I29" s="2"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
     </row>
     <row r="30" spans="1:13" outlineLevel="3">
       <c r="A30" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B30" s="4" t="s">
         <v>8</v>
       </c>
       <c r="C30" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D30" s="19" t="s">
@@ -10909,278 +10279,278 @@
       <c r="H30" s="12" t="s">
         <v>14</v>
       </c>
       <c r="I30" s="3" t="s">
         <v>15</v>
       </c>
       <c r="J30" s="5" t="s">
         <v>16</v>
       </c>
       <c r="K30" s="5" t="s">
         <v>17</v>
       </c>
       <c r="L30" s="5" t="s">
         <v>18</v>
       </c>
       <c r="M30" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="31" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A31" s="16">
         <v>1</v>
       </c>
       <c r="B31" s="8"/>
       <c r="C31" s="9" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="D31" s="20" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="E31" s="8" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="F31" s="8" t="s">
-        <v>23</v>
+        <v>68</v>
       </c>
       <c r="G31" s="13">
-        <v>434400</v>
+        <v>449400</v>
       </c>
       <c r="H31" s="13">
         <v>0</v>
       </c>
       <c r="I31" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J31" s="10" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="K31" s="10"/>
       <c r="L31" s="10"/>
       <c r="M31" s="8"/>
     </row>
     <row r="32" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A32" s="16">
         <v>2</v>
       </c>
       <c r="B32" s="8"/>
       <c r="C32" s="9" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D32" s="20" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="E32" s="8" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="F32" s="8" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="13">
-        <v>3620100</v>
+        <v>3755100</v>
       </c>
       <c r="H32" s="13">
         <v>0</v>
       </c>
       <c r="I32" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J32" s="10" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="K32" s="10"/>
       <c r="L32" s="10"/>
       <c r="M32" s="8"/>
     </row>
     <row r="33" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A33" s="16">
         <v>3</v>
       </c>
       <c r="B33" s="8"/>
       <c r="C33" s="9" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="D33" s="20" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E33" s="8" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="F33" s="8" t="s">
         <v>23</v>
       </c>
       <c r="G33" s="13">
-        <v>588620</v>
+        <v>608120</v>
       </c>
       <c r="H33" s="13">
         <v>0</v>
       </c>
       <c r="I33" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J33" s="10" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="K33" s="10"/>
       <c r="L33" s="10"/>
       <c r="M33" s="8"/>
     </row>
     <row r="34" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A34" s="16">
         <v>4</v>
       </c>
       <c r="B34" s="8"/>
       <c r="C34" s="9" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="D34" s="20" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="E34" s="8" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="F34" s="8" t="s">
         <v>23</v>
       </c>
       <c r="G34" s="13">
-        <v>762060</v>
+        <v>787560</v>
       </c>
       <c r="H34" s="13">
         <v>0</v>
       </c>
       <c r="I34" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J34" s="10" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="K34" s="10"/>
       <c r="L34" s="10"/>
       <c r="M34" s="8"/>
     </row>
     <row r="35" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A35" s="16">
         <v>5</v>
       </c>
       <c r="B35" s="8"/>
       <c r="C35" s="9" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="D35" s="20" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="8" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="F35" s="8" t="s">
         <v>23</v>
       </c>
       <c r="G35" s="13">
-        <v>1034200</v>
+        <v>1071700</v>
       </c>
       <c r="H35" s="13">
         <v>0</v>
       </c>
       <c r="I35" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J35" s="10" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="K35" s="10"/>
       <c r="L35" s="10"/>
       <c r="M35" s="8"/>
     </row>
     <row r="36" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A36" s="16">
         <v>6</v>
       </c>
       <c r="B36" s="8"/>
       <c r="C36" s="9" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="D36" s="20" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="E36" s="8" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="F36" s="8" t="s">
-        <v>23</v>
+        <v>68</v>
       </c>
       <c r="G36" s="13">
-        <v>226170</v>
+        <v>232920</v>
       </c>
       <c r="H36" s="13">
         <v>0</v>
       </c>
       <c r="I36" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J36" s="10" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="K36" s="10"/>
       <c r="L36" s="10"/>
       <c r="M36" s="8"/>
     </row>
     <row r="37" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A37" s="16">
         <v>7</v>
       </c>
       <c r="B37" s="8"/>
       <c r="C37" s="9" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="D37" s="20" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E37" s="8" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F37" s="8" t="s">
         <v>23</v>
       </c>
       <c r="G37" s="13">
-        <v>1771100</v>
+        <v>1834100</v>
       </c>
       <c r="H37" s="13">
         <v>0</v>
       </c>
       <c r="I37" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J37" s="10" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="K37" s="10"/>
       <c r="L37" s="10"/>
       <c r="M37" s="8"/>
     </row>
     <row r="38" spans="1:13" outlineLevel="1">
       <c r="A38" s="17" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38" s="18"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38" s="11"/>
       <c r="H38" s="11"/>
       <c r="I38" s="2"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
     </row>
     <row r="39" spans="1:13" outlineLevel="2">
       <c r="A39" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B39" s="4" t="s">
         <v>8</v>
       </c>
       <c r="C39" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D39" s="19" t="s">
@@ -11198,109 +10568,109 @@
       <c r="H39" s="12" t="s">
         <v>14</v>
       </c>
       <c r="I39" s="3" t="s">
         <v>15</v>
       </c>
       <c r="J39" s="5" t="s">
         <v>16</v>
       </c>
       <c r="K39" s="5" t="s">
         <v>17</v>
       </c>
       <c r="L39" s="5" t="s">
         <v>18</v>
       </c>
       <c r="M39" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="40" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A40" s="16">
         <v>1</v>
       </c>
       <c r="B40" s="8"/>
       <c r="C40" s="9" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="D40" s="20" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="8" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="8" t="s">
         <v>23</v>
       </c>
       <c r="G40" s="13">
         <v>760000</v>
       </c>
       <c r="H40" s="13">
         <v>855800</v>
       </c>
       <c r="I40" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J40" s="10"/>
       <c r="K40" s="10"/>
       <c r="L40" s="10"/>
       <c r="M40" s="8"/>
     </row>
     <row r="41" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A41" s="16">
         <v>2</v>
       </c>
       <c r="B41" s="8"/>
       <c r="C41" s="9" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D41" s="20" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="E41" s="8" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F41" s="8" t="s">
         <v>23</v>
       </c>
       <c r="G41" s="13">
         <v>0</v>
       </c>
       <c r="H41" s="13">
         <v>0</v>
       </c>
       <c r="I41" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J41" s="10"/>
       <c r="K41" s="10"/>
       <c r="L41" s="10"/>
       <c r="M41" s="8"/>
     </row>
     <row r="42" spans="1:13" outlineLevel="1">
       <c r="A42" s="17" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42" s="18"/>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42" s="11"/>
       <c r="H42" s="11"/>
       <c r="I42" s="2"/>
       <c r="J42"/>
       <c r="K42"/>
       <c r="L42"/>
       <c r="M42"/>
     </row>
     <row r="43" spans="1:13" outlineLevel="2">
       <c r="A43" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B43" s="4" t="s">
         <v>8</v>
       </c>
       <c r="C43" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D43" s="19" t="s">
@@ -11318,264 +10688,264 @@
       <c r="H43" s="12" t="s">
         <v>14</v>
       </c>
       <c r="I43" s="3" t="s">
         <v>15</v>
       </c>
       <c r="J43" s="5" t="s">
         <v>16</v>
       </c>
       <c r="K43" s="5" t="s">
         <v>17</v>
       </c>
       <c r="L43" s="5" t="s">
         <v>18</v>
       </c>
       <c r="M43" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="44" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A44" s="16">
         <v>1</v>
       </c>
       <c r="B44" s="8"/>
       <c r="C44" s="9" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="D44" s="20" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="E44" s="8" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="F44" s="8" t="s">
         <v>23</v>
       </c>
       <c r="G44" s="13">
         <v>43514</v>
       </c>
       <c r="H44" s="13">
         <v>0</v>
       </c>
       <c r="I44" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J44" s="10"/>
       <c r="K44" s="10"/>
       <c r="L44" s="10"/>
       <c r="M44" s="8"/>
     </row>
     <row r="45" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A45" s="16">
         <v>2</v>
       </c>
       <c r="B45" s="8"/>
       <c r="C45" s="9" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="D45" s="20" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E45" s="8" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F45" s="8" t="s">
         <v>23</v>
       </c>
       <c r="G45" s="13">
         <v>71237</v>
       </c>
       <c r="H45" s="13">
         <v>0</v>
       </c>
       <c r="I45" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J45" s="10"/>
       <c r="K45" s="10"/>
       <c r="L45" s="10"/>
       <c r="M45" s="8"/>
     </row>
     <row r="46" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A46" s="16">
         <v>3</v>
       </c>
       <c r="B46" s="8"/>
       <c r="C46" s="9" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="D46" s="20" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E46" s="8" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F46" s="8" t="s">
         <v>23</v>
       </c>
       <c r="G46" s="13">
         <v>134528</v>
       </c>
       <c r="H46" s="13">
         <v>0</v>
       </c>
       <c r="I46" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J46" s="10"/>
       <c r="K46" s="10"/>
       <c r="L46" s="10"/>
       <c r="M46" s="8"/>
     </row>
     <row r="47" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A47" s="16">
         <v>4</v>
       </c>
       <c r="B47" s="8"/>
       <c r="C47" s="9" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="D47" s="20" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E47" s="8" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F47" s="8" t="s">
         <v>23</v>
       </c>
       <c r="G47" s="13">
         <v>285000</v>
       </c>
       <c r="H47" s="13">
         <v>322769</v>
       </c>
       <c r="I47" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J47" s="10"/>
       <c r="K47" s="10"/>
       <c r="L47" s="10"/>
       <c r="M47" s="8"/>
     </row>
     <row r="48" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A48" s="16">
         <v>5</v>
       </c>
       <c r="B48" s="8"/>
       <c r="C48" s="9" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="D48" s="20" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E48" s="8" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F48" s="8" t="s">
         <v>23</v>
       </c>
       <c r="G48" s="13">
         <v>270000</v>
       </c>
       <c r="H48" s="13">
         <v>322769</v>
       </c>
       <c r="I48" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J48" s="10"/>
       <c r="K48" s="10"/>
       <c r="L48" s="10"/>
       <c r="M48" s="8"/>
     </row>
     <row r="49" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A49" s="16">
         <v>6</v>
       </c>
       <c r="B49" s="8"/>
       <c r="C49" s="9" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="D49" s="20" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E49" s="8" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F49" s="8" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="13">
         <v>525000</v>
       </c>
       <c r="H49" s="13">
         <v>582650</v>
       </c>
       <c r="I49" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J49" s="10"/>
       <c r="K49" s="10"/>
       <c r="L49" s="10"/>
       <c r="M49" s="8"/>
     </row>
     <row r="50" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A50" s="16">
         <v>7</v>
       </c>
       <c r="B50" s="8"/>
       <c r="C50" s="9" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="D50" s="20" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E50" s="8" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F50" s="8" t="s">
         <v>23</v>
       </c>
       <c r="G50" s="13">
         <v>495000</v>
       </c>
       <c r="H50" s="13">
         <v>562638</v>
       </c>
       <c r="I50" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J50" s="10"/>
       <c r="K50" s="10"/>
       <c r="L50" s="10"/>
       <c r="M50" s="8"/>
     </row>
     <row r="51" spans="1:13" outlineLevel="2">
       <c r="A51" s="15" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51" s="18"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51" s="11"/>
       <c r="H51" s="11"/>
       <c r="I51" s="2"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
     </row>
     <row r="52" spans="1:13" outlineLevel="3">
       <c r="A52" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B52" s="4" t="s">
         <v>8</v>
       </c>
       <c r="C52" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D52" s="19" t="s">
@@ -11593,153 +10963,153 @@
       <c r="H52" s="12" t="s">
         <v>14</v>
       </c>
       <c r="I52" s="3" t="s">
         <v>15</v>
       </c>
       <c r="J52" s="5" t="s">
         <v>16</v>
       </c>
       <c r="K52" s="5" t="s">
         <v>17</v>
       </c>
       <c r="L52" s="5" t="s">
         <v>18</v>
       </c>
       <c r="M52" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="53" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A53" s="16">
         <v>1</v>
       </c>
       <c r="B53" s="8"/>
       <c r="C53" s="9" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="D53" s="20" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="E53" s="8" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="F53" s="8" t="s">
-        <v>143</v>
+        <v>68</v>
       </c>
       <c r="G53" s="13">
-        <v>20349</v>
+        <v>21366</v>
       </c>
       <c r="H53" s="13">
         <v>0</v>
       </c>
       <c r="I53" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J53" s="10"/>
       <c r="K53" s="10"/>
       <c r="L53" s="10"/>
       <c r="M53" s="8"/>
     </row>
     <row r="54" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A54" s="16">
         <v>2</v>
       </c>
       <c r="B54" s="8"/>
       <c r="C54" s="9" t="s">
         <v>144</v>
       </c>
       <c r="D54" s="20" t="s">
         <v>145</v>
       </c>
       <c r="E54" s="8" t="s">
         <v>146</v>
       </c>
       <c r="F54" s="8" t="s">
-        <v>143</v>
+        <v>68</v>
       </c>
       <c r="G54" s="13">
-        <v>23409</v>
+        <v>24579</v>
       </c>
       <c r="H54" s="13">
         <v>0</v>
       </c>
       <c r="I54" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J54" s="10"/>
       <c r="K54" s="10"/>
       <c r="L54" s="10"/>
       <c r="M54" s="8"/>
     </row>
     <row r="55" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A55" s="16">
         <v>3</v>
       </c>
       <c r="B55" s="8"/>
       <c r="C55" s="9" t="s">
         <v>147</v>
       </c>
       <c r="D55" s="20" t="s">
         <v>148</v>
       </c>
       <c r="E55" s="8" t="s">
         <v>149</v>
       </c>
       <c r="F55" s="8" t="s">
-        <v>143</v>
+        <v>68</v>
       </c>
       <c r="G55" s="13">
-        <v>27285</v>
+        <v>28649</v>
       </c>
       <c r="H55" s="13">
         <v>0</v>
       </c>
       <c r="I55" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J55" s="10"/>
       <c r="K55" s="10"/>
       <c r="L55" s="10"/>
       <c r="M55" s="8"/>
     </row>
     <row r="56" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A56" s="16">
         <v>4</v>
       </c>
       <c r="B56" s="8"/>
       <c r="C56" s="9" t="s">
         <v>150</v>
       </c>
       <c r="D56" s="20" t="s">
         <v>151</v>
       </c>
       <c r="E56" s="8" t="s">
         <v>152</v>
       </c>
       <c r="F56" s="8" t="s">
-        <v>143</v>
+        <v>68</v>
       </c>
       <c r="G56" s="13">
         <v>0</v>
       </c>
       <c r="H56" s="13">
         <v>0</v>
       </c>
       <c r="I56" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J56" s="10"/>
       <c r="K56" s="10"/>
       <c r="L56" s="10"/>
       <c r="M56" s="8"/>
     </row>
     <row r="57" spans="1:13" outlineLevel="1">
       <c r="A57" s="17" t="s">
         <v>153</v>
       </c>
       <c r="B57"/>
       <c r="C57"/>
       <c r="D57" s="18"/>
       <c r="E57"/>
       <c r="F57"/>
       <c r="G57" s="11"/>
@@ -11784,54 +11154,54 @@
       <c r="K58" s="5" t="s">
         <v>17</v>
       </c>
       <c r="L58" s="5" t="s">
         <v>18</v>
       </c>
       <c r="M58" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="59" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A59" s="16">
         <v>1</v>
       </c>
       <c r="B59" s="8"/>
       <c r="C59" s="9" t="s">
         <v>154</v>
       </c>
       <c r="D59" s="20" t="s">
         <v>155</v>
       </c>
       <c r="E59" s="8" t="s">
         <v>156</v>
       </c>
       <c r="F59" s="8" t="s">
-        <v>23</v>
+        <v>68</v>
       </c>
       <c r="G59" s="13">
-        <v>17000</v>
+        <v>17750</v>
       </c>
       <c r="H59" s="13">
         <v>22200</v>
       </c>
       <c r="I59" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J59" s="10" t="s">
         <v>157</v>
       </c>
       <c r="K59" s="10" t="s">
         <v>158</v>
       </c>
       <c r="L59" s="10"/>
       <c r="M59" s="8"/>
     </row>
     <row r="60" spans="1:13" outlineLevel="2">
       <c r="A60" s="15" t="s">
         <v>159</v>
       </c>
       <c r="B60"/>
       <c r="C60"/>
       <c r="D60" s="18"/>
       <c r="E60"/>
       <c r="F60"/>
@@ -11877,229 +11247,229 @@
       <c r="K61" s="5" t="s">
         <v>17</v>
       </c>
       <c r="L61" s="5" t="s">
         <v>18</v>
       </c>
       <c r="M61" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="62" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A62" s="16">
         <v>1</v>
       </c>
       <c r="B62" s="8"/>
       <c r="C62" s="9" t="s">
         <v>160</v>
       </c>
       <c r="D62" s="20" t="s">
         <v>161</v>
       </c>
       <c r="E62" s="8" t="s">
         <v>162</v>
       </c>
       <c r="F62" s="8" t="s">
-        <v>23</v>
+        <v>68</v>
       </c>
       <c r="G62" s="13">
-        <v>6500</v>
+        <v>7000</v>
       </c>
       <c r="H62" s="13">
         <v>6750</v>
       </c>
       <c r="I62" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J62" s="10" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="K62" s="10" t="s">
         <v>163</v>
       </c>
       <c r="L62" s="10"/>
       <c r="M62" s="8"/>
     </row>
     <row r="63" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A63" s="16">
         <v>2</v>
       </c>
       <c r="B63" s="8"/>
       <c r="C63" s="9" t="s">
         <v>164</v>
       </c>
       <c r="D63" s="20" t="s">
         <v>165</v>
       </c>
       <c r="E63" s="8" t="s">
         <v>166</v>
       </c>
       <c r="F63" s="8" t="s">
-        <v>23</v>
+        <v>68</v>
       </c>
       <c r="G63" s="13">
-        <v>12500</v>
+        <v>13500</v>
       </c>
       <c r="H63" s="13">
         <v>0</v>
       </c>
       <c r="I63" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J63" s="10" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="K63" s="10" t="s">
         <v>167</v>
       </c>
       <c r="L63" s="10"/>
       <c r="M63" s="8"/>
     </row>
     <row r="64" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A64" s="16">
         <v>3</v>
       </c>
       <c r="B64" s="8"/>
       <c r="C64" s="9" t="s">
         <v>168</v>
       </c>
       <c r="D64" s="20" t="s">
         <v>169</v>
       </c>
       <c r="E64" s="8" t="s">
         <v>170</v>
       </c>
       <c r="F64" s="8" t="s">
         <v>23</v>
       </c>
       <c r="G64" s="13">
-        <v>28030</v>
+        <v>26045</v>
       </c>
       <c r="H64" s="13">
         <v>0</v>
       </c>
       <c r="I64" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J64" s="10" t="s">
         <v>171</v>
       </c>
       <c r="K64" s="10" t="s">
         <v>172</v>
       </c>
       <c r="L64" s="10"/>
       <c r="M64" s="8"/>
     </row>
     <row r="65" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A65" s="16">
         <v>4</v>
       </c>
       <c r="B65" s="8"/>
       <c r="C65" s="9" t="s">
         <v>173</v>
       </c>
       <c r="D65" s="20" t="s">
         <v>174</v>
       </c>
       <c r="E65" s="8" t="s">
         <v>175</v>
       </c>
       <c r="F65" s="8" t="s">
         <v>23</v>
       </c>
       <c r="G65" s="13">
-        <v>14280</v>
+        <v>12864</v>
       </c>
       <c r="H65" s="13">
         <v>0</v>
       </c>
       <c r="I65" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J65" s="10" t="s">
         <v>176</v>
       </c>
       <c r="K65" s="10" t="s">
         <v>177</v>
       </c>
       <c r="L65" s="10"/>
       <c r="M65" s="8"/>
     </row>
     <row r="66" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A66" s="16">
         <v>5</v>
       </c>
       <c r="B66" s="8"/>
       <c r="C66" s="9" t="s">
         <v>178</v>
       </c>
       <c r="D66" s="20" t="s">
         <v>179</v>
       </c>
       <c r="E66" s="8" t="s">
         <v>180</v>
       </c>
       <c r="F66" s="8" t="s">
         <v>23</v>
       </c>
       <c r="G66" s="13">
-        <v>23700</v>
+        <v>21253</v>
       </c>
       <c r="H66" s="13">
         <v>0</v>
       </c>
       <c r="I66" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J66" s="10" t="s">
         <v>181</v>
       </c>
       <c r="K66" s="10" t="s">
         <v>182</v>
       </c>
       <c r="L66" s="10"/>
       <c r="M66" s="8"/>
     </row>
     <row r="67" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A67" s="16">
         <v>6</v>
       </c>
       <c r="B67" s="8"/>
       <c r="C67" s="9" t="s">
         <v>183</v>
       </c>
       <c r="D67" s="20" t="s">
         <v>184</v>
       </c>
       <c r="E67" s="8" t="s">
         <v>185</v>
       </c>
       <c r="F67" s="8" t="s">
         <v>23</v>
       </c>
       <c r="G67" s="13">
-        <v>18500</v>
+        <v>16779</v>
       </c>
       <c r="H67" s="13">
         <v>0</v>
       </c>
       <c r="I67" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J67" s="10" t="s">
         <v>186</v>
       </c>
       <c r="K67" s="10" t="s">
         <v>187</v>
       </c>
       <c r="L67" s="10"/>
       <c r="M67" s="8"/>
     </row>
     <row r="68" spans="1:13" outlineLevel="2">
       <c r="A68" s="15" t="s">
         <v>188</v>
       </c>
       <c r="B68"/>
       <c r="C68"/>
       <c r="D68" s="18"/>
       <c r="E68"/>
       <c r="F68"/>
@@ -12145,86 +11515,86 @@
       <c r="K69" s="5" t="s">
         <v>17</v>
       </c>
       <c r="L69" s="5" t="s">
         <v>18</v>
       </c>
       <c r="M69" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="70" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A70" s="16">
         <v>1</v>
       </c>
       <c r="B70" s="8"/>
       <c r="C70" s="9" t="s">
         <v>189</v>
       </c>
       <c r="D70" s="20" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="8" t="s">
         <v>191</v>
       </c>
       <c r="F70" s="8" t="s">
-        <v>143</v>
+        <v>68</v>
       </c>
       <c r="G70" s="13">
         <v>7600</v>
       </c>
       <c r="H70" s="13">
         <v>0</v>
       </c>
       <c r="I70" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J70" s="10" t="s">
         <v>192</v>
       </c>
       <c r="K70" s="10" t="s">
         <v>193</v>
       </c>
       <c r="L70" s="10"/>
       <c r="M70" s="8"/>
     </row>
     <row r="71" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A71" s="16">
         <v>2</v>
       </c>
       <c r="B71" s="8"/>
       <c r="C71" s="9" t="s">
         <v>194</v>
       </c>
       <c r="D71" s="20" t="s">
         <v>195</v>
       </c>
       <c r="E71" s="8" t="s">
         <v>196</v>
       </c>
       <c r="F71" s="8" t="s">
-        <v>143</v>
+        <v>68</v>
       </c>
       <c r="G71" s="13">
         <v>11100</v>
       </c>
       <c r="H71" s="13">
         <v>0</v>
       </c>
       <c r="I71" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J71" s="10" t="s">
         <v>197</v>
       </c>
       <c r="K71" s="10" t="s">
         <v>198</v>
       </c>
       <c r="L71" s="10"/>
       <c r="M71" s="8"/>
     </row>
     <row r="72" spans="1:13" outlineLevel="1">
       <c r="A72" s="17" t="s">
         <v>199</v>
       </c>
       <c r="B72"/>
       <c r="C72"/>
@@ -12273,51 +11643,51 @@
       <c r="K73" s="5" t="s">
         <v>17</v>
       </c>
       <c r="L73" s="5" t="s">
         <v>18</v>
       </c>
       <c r="M73" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="74" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A74" s="16">
         <v>1</v>
       </c>
       <c r="B74" s="8"/>
       <c r="C74" s="9" t="s">
         <v>200</v>
       </c>
       <c r="D74" s="20" t="s">
         <v>201</v>
       </c>
       <c r="E74" s="8" t="s">
         <v>202</v>
       </c>
       <c r="F74" s="8" t="s">
-        <v>143</v>
+        <v>68</v>
       </c>
       <c r="G74" s="13">
         <v>1500</v>
       </c>
       <c r="H74" s="13">
         <v>0</v>
       </c>
       <c r="I74" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J74" s="10"/>
       <c r="K74" s="10"/>
       <c r="L74" s="10"/>
       <c r="M74" s="8"/>
     </row>
     <row r="75" spans="1:13" outlineLevel="2">
       <c r="A75" s="15" t="s">
         <v>203</v>
       </c>
       <c r="B75"/>
       <c r="C75"/>
       <c r="D75" s="18"/>
       <c r="E75"/>
       <c r="F75"/>
       <c r="G75" s="11"/>
@@ -12365,51 +11735,51 @@
       <c r="L76" s="5" t="s">
         <v>18</v>
       </c>
       <c r="M76" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="77" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A77" s="16">
         <v>1</v>
       </c>
       <c r="B77" s="8"/>
       <c r="C77" s="9" t="s">
         <v>204</v>
       </c>
       <c r="D77" s="20" t="s">
         <v>205</v>
       </c>
       <c r="E77" s="8" t="s">
         <v>206</v>
       </c>
       <c r="F77" s="8" t="s">
         <v>23</v>
       </c>
       <c r="G77" s="13">
-        <v>79199</v>
+        <v>83160</v>
       </c>
       <c r="H77" s="13">
         <v>0</v>
       </c>
       <c r="I77" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J77" s="10"/>
       <c r="K77" s="10"/>
       <c r="L77" s="10"/>
       <c r="M77" s="8"/>
     </row>
     <row r="78" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A78" s="16">
         <v>2</v>
       </c>
       <c r="B78" s="8"/>
       <c r="C78" s="9" t="s">
         <v>207</v>
       </c>
       <c r="D78" s="20" t="s">
         <v>208</v>
       </c>
       <c r="E78" s="8" t="s">
         <v>209</v>
@@ -12703,209 +12073,209 @@
         <v>0</v>
       </c>
       <c r="I87" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J87" s="10"/>
       <c r="K87" s="10"/>
       <c r="L87" s="10"/>
       <c r="M87" s="8"/>
     </row>
     <row r="88" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A88" s="16">
         <v>12</v>
       </c>
       <c r="B88" s="8"/>
       <c r="C88" s="9" t="s">
         <v>237</v>
       </c>
       <c r="D88" s="20" t="s">
         <v>238</v>
       </c>
       <c r="E88" s="8" t="s">
         <v>239</v>
       </c>
       <c r="F88" s="8" t="s">
-        <v>143</v>
+        <v>68</v>
       </c>
       <c r="G88" s="13">
         <v>25700</v>
       </c>
       <c r="H88" s="13">
         <v>0</v>
       </c>
       <c r="I88" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J88" s="10"/>
       <c r="K88" s="10"/>
       <c r="L88" s="10"/>
       <c r="M88" s="8"/>
     </row>
     <row r="89" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A89" s="16">
         <v>13</v>
       </c>
       <c r="B89" s="8"/>
       <c r="C89" s="9" t="s">
         <v>240</v>
       </c>
       <c r="D89" s="20" t="s">
         <v>241</v>
       </c>
       <c r="E89" s="8" t="s">
         <v>242</v>
       </c>
       <c r="F89" s="8" t="s">
-        <v>143</v>
+        <v>68</v>
       </c>
       <c r="G89" s="13">
         <v>22550</v>
       </c>
       <c r="H89" s="13">
         <v>26150</v>
       </c>
       <c r="I89" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J89" s="10"/>
       <c r="K89" s="10"/>
       <c r="L89" s="10"/>
       <c r="M89" s="8"/>
     </row>
     <row r="90" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A90" s="16">
         <v>14</v>
       </c>
       <c r="B90" s="8"/>
       <c r="C90" s="9" t="s">
         <v>243</v>
       </c>
       <c r="D90" s="20" t="s">
         <v>244</v>
       </c>
       <c r="E90" s="8" t="s">
         <v>245</v>
       </c>
       <c r="F90" s="8" t="s">
-        <v>143</v>
+        <v>68</v>
       </c>
       <c r="G90" s="13">
         <v>44000</v>
       </c>
       <c r="H90" s="13">
         <v>59500</v>
       </c>
       <c r="I90" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J90" s="10"/>
       <c r="K90" s="10"/>
       <c r="L90" s="10"/>
       <c r="M90" s="8"/>
     </row>
     <row r="91" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A91" s="16">
         <v>15</v>
       </c>
       <c r="B91" s="8"/>
       <c r="C91" s="9" t="s">
         <v>246</v>
       </c>
       <c r="D91" s="20" t="s">
         <v>247</v>
       </c>
       <c r="E91" s="8" t="s">
         <v>248</v>
       </c>
       <c r="F91" s="8" t="s">
         <v>23</v>
       </c>
       <c r="G91" s="13">
-        <v>31570</v>
+        <v>33149</v>
       </c>
       <c r="H91" s="13">
         <v>0</v>
       </c>
       <c r="I91" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J91" s="10"/>
       <c r="K91" s="10"/>
       <c r="L91" s="10"/>
       <c r="M91" s="8"/>
     </row>
     <row r="92" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A92" s="16">
         <v>16</v>
       </c>
       <c r="B92" s="8"/>
       <c r="C92" s="9" t="s">
         <v>249</v>
       </c>
       <c r="D92" s="20" t="s">
         <v>250</v>
       </c>
       <c r="E92" s="8" t="s">
         <v>251</v>
       </c>
       <c r="F92" s="8" t="s">
         <v>23</v>
       </c>
       <c r="G92" s="13">
-        <v>37888</v>
+        <v>39783</v>
       </c>
       <c r="H92" s="13">
         <v>0</v>
       </c>
       <c r="I92" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J92" s="10"/>
       <c r="K92" s="10"/>
       <c r="L92" s="10"/>
       <c r="M92" s="8"/>
     </row>
     <row r="93" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A93" s="16">
         <v>17</v>
       </c>
       <c r="B93" s="8"/>
       <c r="C93" s="9" t="s">
         <v>252</v>
       </c>
       <c r="D93" s="20" t="s">
         <v>253</v>
       </c>
       <c r="E93" s="8" t="s">
         <v>254</v>
       </c>
       <c r="F93" s="8" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="13">
-        <v>48860</v>
+        <v>45154</v>
       </c>
       <c r="H93" s="13">
         <v>0</v>
       </c>
       <c r="I93" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J93" s="10"/>
       <c r="K93" s="10"/>
       <c r="L93" s="10"/>
       <c r="M93" s="8"/>
     </row>
     <row r="94" spans="1:13" outlineLevel="2">
       <c r="A94" s="15" t="s">
         <v>255</v>
       </c>
       <c r="B94"/>
       <c r="C94"/>
       <c r="D94" s="18"/>
       <c r="E94"/>
       <c r="F94"/>
       <c r="G94" s="11"/>
       <c r="H94" s="11"/>
       <c r="I94" s="2"/>
       <c r="J94"/>
@@ -12947,237 +12317,237 @@
       <c r="K95" s="5" t="s">
         <v>17</v>
       </c>
       <c r="L95" s="5" t="s">
         <v>18</v>
       </c>
       <c r="M95" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="96" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A96" s="16">
         <v>1</v>
       </c>
       <c r="B96" s="8"/>
       <c r="C96" s="9" t="s">
         <v>256</v>
       </c>
       <c r="D96" s="20" t="s">
         <v>257</v>
       </c>
       <c r="E96" s="8" t="s">
         <v>258</v>
       </c>
       <c r="F96" s="8" t="s">
-        <v>143</v>
+        <v>68</v>
       </c>
       <c r="G96" s="13">
         <v>63000</v>
       </c>
       <c r="H96" s="13">
         <v>0</v>
       </c>
       <c r="I96" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J96" s="10"/>
       <c r="K96" s="10"/>
       <c r="L96" s="10"/>
       <c r="M96" s="8"/>
     </row>
     <row r="97" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A97" s="16">
         <v>2</v>
       </c>
       <c r="B97" s="8"/>
       <c r="C97" s="9" t="s">
         <v>259</v>
       </c>
       <c r="D97" s="20" t="s">
         <v>260</v>
       </c>
       <c r="E97" s="8" t="s">
         <v>261</v>
       </c>
       <c r="F97" s="8" t="s">
-        <v>143</v>
+        <v>68</v>
       </c>
       <c r="G97" s="13">
         <v>457100</v>
       </c>
       <c r="H97" s="13">
         <v>0</v>
       </c>
       <c r="I97" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J97" s="10"/>
       <c r="K97" s="10"/>
       <c r="L97" s="10"/>
       <c r="M97" s="8"/>
     </row>
     <row r="98" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A98" s="16">
         <v>3</v>
       </c>
       <c r="B98" s="8"/>
       <c r="C98" s="9" t="s">
         <v>262</v>
       </c>
       <c r="D98" s="20" t="s">
         <v>263</v>
       </c>
       <c r="E98" s="8" t="s">
         <v>264</v>
       </c>
       <c r="F98" s="8" t="s">
-        <v>143</v>
+        <v>68</v>
       </c>
       <c r="G98" s="13">
         <v>110600</v>
       </c>
       <c r="H98" s="13">
         <v>0</v>
       </c>
       <c r="I98" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J98" s="10"/>
       <c r="K98" s="10"/>
       <c r="L98" s="10"/>
       <c r="M98" s="8"/>
     </row>
     <row r="99" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A99" s="16">
         <v>4</v>
       </c>
       <c r="B99" s="8"/>
       <c r="C99" s="9" t="s">
         <v>265</v>
       </c>
       <c r="D99" s="20" t="s">
         <v>266</v>
       </c>
       <c r="E99" s="8" t="s">
         <v>267</v>
       </c>
       <c r="F99" s="8" t="s">
-        <v>143</v>
+        <v>68</v>
       </c>
       <c r="G99" s="13">
         <v>132700</v>
       </c>
       <c r="H99" s="13">
         <v>0</v>
       </c>
       <c r="I99" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J99" s="10"/>
       <c r="K99" s="10"/>
       <c r="L99" s="10"/>
       <c r="M99" s="8"/>
     </row>
     <row r="100" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A100" s="16">
         <v>5</v>
       </c>
       <c r="B100" s="8"/>
       <c r="C100" s="9" t="s">
         <v>268</v>
       </c>
       <c r="D100" s="20" t="s">
         <v>269</v>
       </c>
       <c r="E100" s="8" t="s">
         <v>270</v>
       </c>
       <c r="F100" s="8" t="s">
-        <v>143</v>
+        <v>68</v>
       </c>
       <c r="G100" s="13">
         <v>265600</v>
       </c>
       <c r="H100" s="13">
         <v>0</v>
       </c>
       <c r="I100" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J100" s="10"/>
       <c r="K100" s="10"/>
       <c r="L100" s="10"/>
       <c r="M100" s="8"/>
     </row>
     <row r="101" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A101" s="16">
         <v>6</v>
       </c>
       <c r="B101" s="8"/>
       <c r="C101" s="9" t="s">
         <v>271</v>
       </c>
       <c r="D101" s="20" t="s">
         <v>272</v>
       </c>
       <c r="E101" s="8" t="s">
         <v>273</v>
       </c>
       <c r="F101" s="8" t="s">
-        <v>143</v>
+        <v>68</v>
       </c>
       <c r="G101" s="13">
         <v>86000</v>
       </c>
       <c r="H101" s="13">
         <v>174050</v>
       </c>
       <c r="I101" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J101" s="10"/>
       <c r="K101" s="10"/>
       <c r="L101" s="10"/>
       <c r="M101" s="8"/>
     </row>
     <row r="102" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A102" s="16">
         <v>7</v>
       </c>
       <c r="B102" s="8"/>
       <c r="C102" s="9" t="s">
         <v>274</v>
       </c>
       <c r="D102" s="20" t="s">
         <v>275</v>
       </c>
       <c r="E102" s="8" t="s">
         <v>276</v>
       </c>
       <c r="F102" s="8" t="s">
-        <v>143</v>
+        <v>68</v>
       </c>
       <c r="G102" s="13">
         <v>78900</v>
       </c>
       <c r="H102" s="13">
         <v>0</v>
       </c>
       <c r="I102" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J102" s="10"/>
       <c r="K102" s="10"/>
       <c r="L102" s="10"/>
       <c r="M102" s="8"/>
     </row>
     <row r="103" spans="1:13" outlineLevel="2">
       <c r="A103" s="15" t="s">
         <v>277</v>
       </c>
       <c r="B103"/>
       <c r="C103"/>
       <c r="D103" s="18"/>
       <c r="E103"/>
       <c r="F103"/>
       <c r="G103" s="11"/>
@@ -13225,51 +12595,51 @@
       <c r="L104" s="5" t="s">
         <v>18</v>
       </c>
       <c r="M104" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="105" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A105" s="16">
         <v>1</v>
       </c>
       <c r="B105" s="8"/>
       <c r="C105" s="9" t="s">
         <v>278</v>
       </c>
       <c r="D105" s="20" t="s">
         <v>279</v>
       </c>
       <c r="E105" s="8" t="s">
         <v>280</v>
       </c>
       <c r="F105" s="8" t="s">
         <v>23</v>
       </c>
       <c r="G105" s="13">
-        <v>90790</v>
+        <v>95330</v>
       </c>
       <c r="H105" s="13">
         <v>0</v>
       </c>
       <c r="I105" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J105" s="10"/>
       <c r="K105" s="10"/>
       <c r="L105" s="10"/>
       <c r="M105" s="8"/>
     </row>
     <row r="106" spans="1:13" outlineLevel="2">
       <c r="A106" s="15" t="s">
         <v>281</v>
       </c>
       <c r="B106"/>
       <c r="C106"/>
       <c r="D106" s="18"/>
       <c r="E106"/>
       <c r="F106"/>
       <c r="G106" s="11"/>
       <c r="H106" s="11"/>
       <c r="I106" s="2"/>
       <c r="J106"/>
@@ -13311,51 +12681,51 @@
       <c r="K107" s="5" t="s">
         <v>17</v>
       </c>
       <c r="L107" s="5" t="s">
         <v>18</v>
       </c>
       <c r="M107" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="108" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A108" s="16">
         <v>1</v>
       </c>
       <c r="B108" s="8"/>
       <c r="C108" s="9" t="s">
         <v>282</v>
       </c>
       <c r="D108" s="20" t="s">
         <v>283</v>
       </c>
       <c r="E108" s="8" t="s">
         <v>284</v>
       </c>
       <c r="F108" s="8" t="s">
-        <v>143</v>
+        <v>68</v>
       </c>
       <c r="G108" s="13">
         <v>16500</v>
       </c>
       <c r="H108" s="13">
         <v>25200</v>
       </c>
       <c r="I108" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J108" s="10"/>
       <c r="K108" s="10"/>
       <c r="L108" s="10"/>
       <c r="M108" s="8"/>
     </row>
     <row r="109" spans="1:13" outlineLevel="1">
       <c r="A109" s="17" t="s">
         <v>285</v>
       </c>
       <c r="B109"/>
       <c r="C109"/>
       <c r="D109" s="18"/>
       <c r="E109"/>
       <c r="F109"/>
       <c r="G109" s="11"/>
@@ -13400,51 +12770,51 @@
       <c r="K110" s="5" t="s">
         <v>17</v>
       </c>
       <c r="L110" s="5" t="s">
         <v>18</v>
       </c>
       <c r="M110" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="111" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A111" s="16">
         <v>1</v>
       </c>
       <c r="B111" s="8"/>
       <c r="C111" s="9" t="s">
         <v>286</v>
       </c>
       <c r="D111" s="20" t="s">
         <v>287</v>
       </c>
       <c r="E111" s="8" t="s">
         <v>288</v>
       </c>
       <c r="F111" s="8" t="s">
-        <v>23</v>
+        <v>68</v>
       </c>
       <c r="G111" s="13">
         <v>550</v>
       </c>
       <c r="H111" s="13">
         <v>0</v>
       </c>
       <c r="I111" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J111" s="10"/>
       <c r="K111" s="10"/>
       <c r="L111" s="10"/>
       <c r="M111" s="8"/>
     </row>
     <row r="112" spans="1:13" outlineLevel="2">
       <c r="A112" s="15" t="s">
         <v>289</v>
       </c>
       <c r="B112"/>
       <c r="C112"/>
       <c r="D112" s="18"/>
       <c r="E112"/>
       <c r="F112"/>
       <c r="G112" s="11"/>
@@ -13489,162 +12859,162 @@
       <c r="K113" s="5" t="s">
         <v>17</v>
       </c>
       <c r="L113" s="5" t="s">
         <v>18</v>
       </c>
       <c r="M113" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="114" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A114" s="16">
         <v>1</v>
       </c>
       <c r="B114" s="8"/>
       <c r="C114" s="9" t="s">
         <v>290</v>
       </c>
       <c r="D114" s="20" t="s">
         <v>291</v>
       </c>
       <c r="E114" s="8" t="s">
         <v>292</v>
       </c>
       <c r="F114" s="8" t="s">
-        <v>143</v>
+        <v>68</v>
       </c>
       <c r="G114" s="13">
         <v>27482.28</v>
       </c>
       <c r="H114" s="13">
         <v>0</v>
       </c>
       <c r="I114" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J114" s="10"/>
       <c r="K114" s="10"/>
       <c r="L114" s="10" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="M114" s="8"/>
     </row>
     <row r="115" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A115" s="16">
         <v>2</v>
       </c>
       <c r="B115" s="8"/>
       <c r="C115" s="9" t="s">
         <v>293</v>
       </c>
       <c r="D115" s="20" t="s">
         <v>294</v>
       </c>
       <c r="E115" s="8" t="s">
         <v>295</v>
       </c>
       <c r="F115" s="8" t="s">
-        <v>143</v>
+        <v>68</v>
       </c>
       <c r="G115" s="13">
         <v>48763.82</v>
       </c>
       <c r="H115" s="13">
         <v>0</v>
       </c>
       <c r="I115" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J115" s="10"/>
       <c r="K115" s="10"/>
       <c r="L115" s="10" t="s">
         <v>296</v>
       </c>
       <c r="M115" s="8"/>
     </row>
     <row r="116" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A116" s="16">
         <v>3</v>
       </c>
       <c r="B116" s="8"/>
       <c r="C116" s="9" t="s">
         <v>297</v>
       </c>
       <c r="D116" s="20" t="s">
         <v>298</v>
       </c>
       <c r="E116" s="8" t="s">
         <v>299</v>
       </c>
       <c r="F116" s="8" t="s">
-        <v>143</v>
+        <v>68</v>
       </c>
       <c r="G116" s="13">
-        <v>42500</v>
+        <v>35000</v>
       </c>
       <c r="H116" s="13">
         <v>50500</v>
       </c>
       <c r="I116" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J116" s="10"/>
       <c r="K116" s="10"/>
       <c r="L116" s="10"/>
       <c r="M116" s="8"/>
     </row>
     <row r="117" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A117" s="16">
         <v>4</v>
       </c>
       <c r="B117" s="8"/>
       <c r="C117" s="9" t="s">
         <v>300</v>
       </c>
       <c r="D117" s="20" t="s">
         <v>301</v>
       </c>
       <c r="E117" s="8" t="s">
         <v>302</v>
       </c>
       <c r="F117" s="8" t="s">
-        <v>143</v>
+        <v>68</v>
       </c>
       <c r="G117" s="13">
-        <v>41670</v>
+        <v>34620</v>
       </c>
       <c r="H117" s="13">
         <v>0</v>
       </c>
       <c r="I117" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J117" s="10"/>
       <c r="K117" s="10"/>
       <c r="L117" s="10" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="M117" s="8"/>
     </row>
     <row r="118" spans="1:13" outlineLevel="2">
       <c r="A118" s="15" t="s">
         <v>303</v>
       </c>
       <c r="B118"/>
       <c r="C118"/>
       <c r="D118" s="18"/>
       <c r="E118"/>
       <c r="F118"/>
       <c r="G118" s="11"/>
       <c r="H118" s="11"/>
       <c r="I118" s="2"/>
       <c r="J118"/>
       <c r="K118"/>
       <c r="L118"/>
       <c r="M118"/>
     </row>
     <row r="119" spans="1:13" outlineLevel="3">
       <c r="A119" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B119" s="4" t="s">
@@ -13677,51 +13047,51 @@
       <c r="K119" s="5" t="s">
         <v>17</v>
       </c>
       <c r="L119" s="5" t="s">
         <v>18</v>
       </c>
       <c r="M119" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="120" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A120" s="16">
         <v>1</v>
       </c>
       <c r="B120" s="8"/>
       <c r="C120" s="9" t="s">
         <v>304</v>
       </c>
       <c r="D120" s="20" t="s">
         <v>305</v>
       </c>
       <c r="E120" s="8" t="s">
         <v>306</v>
       </c>
       <c r="F120" s="8" t="s">
-        <v>143</v>
+        <v>23</v>
       </c>
       <c r="G120" s="13">
         <v>7500</v>
       </c>
       <c r="H120" s="13">
         <v>15800</v>
       </c>
       <c r="I120" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J120" s="10"/>
       <c r="K120" s="10"/>
       <c r="L120" s="10" t="s">
         <v>307</v>
       </c>
       <c r="M120" s="8"/>
     </row>
     <row r="121" spans="1:13" outlineLevel="2">
       <c r="A121" s="15" t="s">
         <v>308</v>
       </c>
       <c r="B121"/>
       <c r="C121"/>
       <c r="D121" s="18"/>
       <c r="E121"/>
@@ -13768,4586 +13138,4548 @@
       <c r="K122" s="5" t="s">
         <v>17</v>
       </c>
       <c r="L122" s="5" t="s">
         <v>18</v>
       </c>
       <c r="M122" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="123" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A123" s="16">
         <v>1</v>
       </c>
       <c r="B123" s="8"/>
       <c r="C123" s="9" t="s">
         <v>309</v>
       </c>
       <c r="D123" s="20" t="s">
         <v>310</v>
       </c>
       <c r="E123" s="8" t="s">
         <v>311</v>
       </c>
       <c r="F123" s="8" t="s">
-        <v>143</v>
+        <v>68</v>
       </c>
       <c r="G123" s="13">
         <v>30000</v>
       </c>
       <c r="H123" s="13">
         <v>40000</v>
       </c>
       <c r="I123" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J123" s="10"/>
       <c r="K123" s="10"/>
       <c r="L123" s="10"/>
       <c r="M123" s="8"/>
     </row>
     <row r="124" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A124" s="16">
         <v>2</v>
       </c>
       <c r="B124" s="8"/>
       <c r="C124" s="9" t="s">
         <v>312</v>
       </c>
       <c r="D124" s="20" t="s">
         <v>313</v>
       </c>
       <c r="E124" s="8" t="s">
         <v>314</v>
       </c>
       <c r="F124" s="8" t="s">
-        <v>143</v>
+        <v>68</v>
       </c>
       <c r="G124" s="13">
         <v>38100</v>
       </c>
       <c r="H124" s="13">
         <v>0</v>
       </c>
       <c r="I124" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J124" s="10"/>
       <c r="K124" s="10"/>
       <c r="L124" s="10" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="M124" s="8"/>
     </row>
     <row r="125" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A125" s="16">
         <v>3</v>
       </c>
       <c r="B125" s="8"/>
       <c r="C125" s="9" t="s">
         <v>315</v>
       </c>
       <c r="D125" s="20" t="s">
         <v>316</v>
       </c>
       <c r="E125" s="8" t="s">
         <v>317</v>
       </c>
       <c r="F125" s="8" t="s">
-        <v>143</v>
+        <v>68</v>
       </c>
       <c r="G125" s="13">
         <v>33300</v>
       </c>
       <c r="H125" s="13">
         <v>0</v>
       </c>
       <c r="I125" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J125" s="10"/>
       <c r="K125" s="10"/>
       <c r="L125" s="10" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="M125" s="8"/>
     </row>
     <row r="126" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A126" s="16">
         <v>4</v>
       </c>
       <c r="B126" s="8"/>
       <c r="C126" s="9" t="s">
         <v>318</v>
       </c>
       <c r="D126" s="20" t="s">
         <v>319</v>
       </c>
       <c r="E126" s="8" t="s">
         <v>320</v>
       </c>
       <c r="F126" s="8" t="s">
-        <v>143</v>
+        <v>68</v>
       </c>
       <c r="G126" s="13">
         <v>67600</v>
       </c>
       <c r="H126" s="13">
         <v>0</v>
       </c>
       <c r="I126" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J126" s="10"/>
       <c r="K126" s="10"/>
       <c r="L126" s="10" t="s">
         <v>296</v>
       </c>
       <c r="M126" s="8"/>
     </row>
     <row r="127" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A127" s="16">
         <v>5</v>
       </c>
       <c r="B127" s="8"/>
       <c r="C127" s="9" t="s">
         <v>321</v>
       </c>
       <c r="D127" s="20" t="s">
         <v>322</v>
       </c>
       <c r="E127" s="8" t="s">
         <v>323</v>
       </c>
       <c r="F127" s="8" t="s">
-        <v>143</v>
+        <v>68</v>
       </c>
       <c r="G127" s="13">
         <v>62900</v>
       </c>
       <c r="H127" s="13">
         <v>0</v>
       </c>
       <c r="I127" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J127" s="10"/>
       <c r="K127" s="10"/>
       <c r="L127" s="10" t="s">
         <v>296</v>
       </c>
       <c r="M127" s="8"/>
     </row>
     <row r="128" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A128" s="16">
         <v>6</v>
       </c>
       <c r="B128" s="8"/>
       <c r="C128" s="9" t="s">
         <v>324</v>
       </c>
       <c r="D128" s="20" t="s">
         <v>325</v>
       </c>
       <c r="E128" s="8" t="s">
         <v>326</v>
       </c>
       <c r="F128" s="8" t="s">
-        <v>143</v>
+        <v>68</v>
       </c>
       <c r="G128" s="13">
         <v>65300</v>
       </c>
       <c r="H128" s="13">
         <v>0</v>
       </c>
       <c r="I128" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J128" s="10"/>
       <c r="K128" s="10"/>
       <c r="L128" s="10" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="M128" s="8"/>
     </row>
     <row r="129" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A129" s="16">
         <v>7</v>
       </c>
       <c r="B129" s="8"/>
       <c r="C129" s="9" t="s">
         <v>327</v>
       </c>
       <c r="D129" s="20" t="s">
         <v>328</v>
       </c>
       <c r="E129" s="8" t="s">
         <v>329</v>
       </c>
       <c r="F129" s="8" t="s">
-        <v>143</v>
+        <v>68</v>
       </c>
       <c r="G129" s="13">
         <v>129100</v>
       </c>
       <c r="H129" s="13">
         <v>0</v>
       </c>
       <c r="I129" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J129" s="10"/>
       <c r="K129" s="10"/>
       <c r="L129" s="10" t="s">
         <v>296</v>
       </c>
       <c r="M129" s="8"/>
     </row>
     <row r="130" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A130" s="16">
         <v>8</v>
       </c>
       <c r="B130" s="8"/>
       <c r="C130" s="9" t="s">
         <v>330</v>
       </c>
       <c r="D130" s="20" t="s">
         <v>331</v>
       </c>
       <c r="E130" s="8" t="s">
         <v>332</v>
       </c>
       <c r="F130" s="8" t="s">
-        <v>23</v>
+        <v>68</v>
       </c>
       <c r="G130" s="13">
-        <v>34600</v>
+        <v>38100</v>
       </c>
       <c r="H130" s="13">
         <v>0</v>
       </c>
       <c r="I130" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J130" s="10"/>
       <c r="K130" s="10"/>
       <c r="L130" s="10" t="s">
         <v>333</v>
       </c>
       <c r="M130" s="8"/>
     </row>
     <row r="131" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A131" s="16">
         <v>9</v>
       </c>
       <c r="B131" s="8"/>
       <c r="C131" s="9" t="s">
         <v>334</v>
       </c>
       <c r="D131" s="20" t="s">
         <v>335</v>
       </c>
       <c r="E131" s="8" t="s">
         <v>336</v>
       </c>
       <c r="F131" s="8" t="s">
-        <v>143</v>
+        <v>68</v>
       </c>
       <c r="G131" s="13">
         <v>69900</v>
       </c>
       <c r="H131" s="13">
         <v>0</v>
       </c>
       <c r="I131" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J131" s="10"/>
       <c r="K131" s="10"/>
       <c r="L131" s="10" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="M131" s="8"/>
     </row>
     <row r="132" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A132" s="16">
         <v>10</v>
       </c>
       <c r="B132" s="8"/>
       <c r="C132" s="9" t="s">
         <v>337</v>
       </c>
       <c r="D132" s="20" t="s">
         <v>338</v>
       </c>
       <c r="E132" s="8" t="s">
         <v>339</v>
       </c>
       <c r="F132" s="8" t="s">
-        <v>23</v>
+        <v>68</v>
       </c>
       <c r="G132" s="13">
-        <v>314706.51</v>
+        <v>245200</v>
       </c>
       <c r="H132" s="13">
         <v>0</v>
       </c>
       <c r="I132" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J132" s="10"/>
       <c r="K132" s="10"/>
       <c r="L132" s="10" t="s">
         <v>296</v>
       </c>
       <c r="M132" s="8"/>
     </row>
     <row r="133" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A133" s="16">
         <v>11</v>
       </c>
       <c r="B133" s="8"/>
       <c r="C133" s="9" t="s">
         <v>340</v>
       </c>
       <c r="D133" s="20" t="s">
         <v>341</v>
       </c>
       <c r="E133" s="8" t="s">
         <v>342</v>
       </c>
       <c r="F133" s="8" t="s">
-        <v>143</v>
+        <v>68</v>
       </c>
       <c r="G133" s="13">
-        <v>226600</v>
+        <v>123400</v>
       </c>
       <c r="H133" s="13">
-        <v>0</v>
+        <v>177469</v>
       </c>
       <c r="I133" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J133" s="10"/>
       <c r="K133" s="10"/>
       <c r="L133" s="10" t="s">
-        <v>296</v>
+        <v>343</v>
       </c>
       <c r="M133" s="8"/>
     </row>
     <row r="134" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A134" s="16">
         <v>12</v>
       </c>
       <c r="B134" s="8"/>
       <c r="C134" s="9" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="D134" s="20" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="E134" s="8" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="F134" s="8" t="s">
-        <v>143</v>
+        <v>68</v>
       </c>
       <c r="G134" s="13">
-        <v>105105</v>
+        <v>142400</v>
       </c>
       <c r="H134" s="13">
-        <v>177469</v>
+        <v>167469</v>
       </c>
       <c r="I134" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J134" s="10"/>
       <c r="K134" s="10"/>
       <c r="L134" s="10" t="s">
-        <v>346</v>
+        <v>69</v>
       </c>
       <c r="M134" s="8"/>
     </row>
     <row r="135" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A135" s="16">
         <v>13</v>
       </c>
       <c r="B135" s="8"/>
       <c r="C135" s="9" t="s">
         <v>347</v>
       </c>
       <c r="D135" s="20" t="s">
         <v>348</v>
       </c>
       <c r="E135" s="8" t="s">
         <v>349</v>
       </c>
       <c r="F135" s="8" t="s">
-        <v>23</v>
+        <v>68</v>
       </c>
       <c r="G135" s="13">
-        <v>218709.92</v>
+        <v>145300</v>
       </c>
       <c r="H135" s="13">
-        <v>0</v>
+        <v>177469</v>
       </c>
       <c r="I135" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J135" s="10"/>
       <c r="K135" s="10"/>
       <c r="L135" s="10" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="M135" s="8"/>
     </row>
     <row r="136" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A136" s="16">
         <v>14</v>
       </c>
       <c r="B136" s="8"/>
       <c r="C136" s="9" t="s">
         <v>350</v>
       </c>
       <c r="D136" s="20" t="s">
         <v>351</v>
       </c>
       <c r="E136" s="8" t="s">
         <v>352</v>
       </c>
       <c r="F136" s="8" t="s">
-        <v>23</v>
+        <v>68</v>
       </c>
       <c r="G136" s="13">
-        <v>271837.22</v>
+        <v>217200</v>
       </c>
       <c r="H136" s="13">
         <v>0</v>
       </c>
       <c r="I136" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J136" s="10"/>
       <c r="K136" s="10"/>
       <c r="L136" s="10" t="s">
-        <v>353</v>
+        <v>343</v>
       </c>
       <c r="M136" s="8"/>
     </row>
     <row r="137" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A137" s="16">
         <v>15</v>
       </c>
       <c r="B137" s="8"/>
       <c r="C137" s="9" t="s">
+        <v>353</v>
+      </c>
+      <c r="D137" s="20" t="s">
         <v>354</v>
       </c>
-      <c r="D137" s="20" t="s">
+      <c r="E137" s="8" t="s">
         <v>355</v>
       </c>
-      <c r="E137" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F137" s="8" t="s">
-        <v>143</v>
+        <v>68</v>
       </c>
       <c r="G137" s="13">
-        <v>142400</v>
+        <v>135900</v>
       </c>
       <c r="H137" s="13">
         <v>167469</v>
       </c>
       <c r="I137" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J137" s="10"/>
       <c r="K137" s="10"/>
       <c r="L137" s="10" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="M137" s="8"/>
     </row>
-    <row r="138" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A138" s="16">
+    <row r="138" spans="1:13" outlineLevel="2">
+      <c r="A138" s="15" t="s">
+        <v>356</v>
+      </c>
+      <c r="B138"/>
+      <c r="C138"/>
+      <c r="D138" s="18"/>
+      <c r="E138"/>
+      <c r="F138"/>
+      <c r="G138" s="11"/>
+      <c r="H138" s="11"/>
+      <c r="I138" s="2"/>
+      <c r="J138"/>
+      <c r="K138"/>
+      <c r="L138"/>
+      <c r="M138"/>
+    </row>
+    <row r="139" spans="1:13" outlineLevel="3">
+      <c r="A139" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B139" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C139" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="D139" s="19" t="s">
+        <v>10</v>
+      </c>
+      <c r="E139" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="F139" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="G139" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="H139" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="I139" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="J139" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="B138" s="8"/>
-[...29 lines deleted...]
-      <c r="A139" s="16">
+      <c r="K139" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="B139" s="8"/>
-[...26 lines deleted...]
-      <c r="M139" s="8"/>
+      <c r="L139" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="M139" s="5" t="s">
+        <v>19</v>
+      </c>
     </row>
     <row r="140" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A140" s="16">
-        <v>18</v>
+        <v>1</v>
       </c>
       <c r="B140" s="8"/>
       <c r="C140" s="9" t="s">
-        <v>363</v>
+        <v>357</v>
       </c>
       <c r="D140" s="20" t="s">
-        <v>364</v>
+        <v>358</v>
       </c>
       <c r="E140" s="8" t="s">
-        <v>365</v>
+        <v>359</v>
       </c>
       <c r="F140" s="8" t="s">
-        <v>143</v>
+        <v>68</v>
       </c>
       <c r="G140" s="13">
-        <v>135900</v>
+        <v>22500</v>
       </c>
       <c r="H140" s="13">
-        <v>167469</v>
+        <v>0</v>
       </c>
       <c r="I140" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J140" s="10"/>
       <c r="K140" s="10"/>
-      <c r="L140" s="10" t="s">
+      <c r="L140" s="10"/>
+      <c r="M140" s="8"/>
+    </row>
+    <row r="141" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A141" s="16">
+        <v>2</v>
+      </c>
+      <c r="B141" s="8"/>
+      <c r="C141" s="9" t="s">
+        <v>360</v>
+      </c>
+      <c r="D141" s="20" t="s">
+        <v>361</v>
+      </c>
+      <c r="E141" s="8" t="s">
+        <v>362</v>
+      </c>
+      <c r="F141" s="8" t="s">
         <v>68</v>
       </c>
-      <c r="M140" s="8"/>
-[...19 lines deleted...]
-      <c r="A142" s="3" t="s">
+      <c r="G141" s="13">
+        <v>13932.52</v>
+      </c>
+      <c r="H141" s="13">
+        <v>0</v>
+      </c>
+      <c r="I141" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="J141" s="10"/>
+      <c r="K141" s="10"/>
+      <c r="L141" s="10"/>
+      <c r="M141" s="8"/>
+    </row>
+    <row r="142" spans="1:13" outlineLevel="2">
+      <c r="A142" s="15" t="s">
+        <v>363</v>
+      </c>
+      <c r="B142"/>
+      <c r="C142"/>
+      <c r="D142" s="18"/>
+      <c r="E142"/>
+      <c r="F142"/>
+      <c r="G142" s="11"/>
+      <c r="H142" s="11"/>
+      <c r="I142" s="2"/>
+      <c r="J142"/>
+      <c r="K142"/>
+      <c r="L142"/>
+      <c r="M142"/>
+    </row>
+    <row r="143" spans="1:13" outlineLevel="3">
+      <c r="A143" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="B142" s="4" t="s">
+      <c r="B143" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="C142" s="4" t="s">
+      <c r="C143" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="D142" s="19" t="s">
+      <c r="D143" s="19" t="s">
         <v>10</v>
       </c>
-      <c r="E142" s="5" t="s">
+      <c r="E143" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="F142" s="6" t="s">
+      <c r="F143" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="G142" s="12" t="s">
+      <c r="G143" s="12" t="s">
         <v>13</v>
       </c>
-      <c r="H142" s="12" t="s">
+      <c r="H143" s="12" t="s">
         <v>14</v>
       </c>
-      <c r="I142" s="3" t="s">
+      <c r="I143" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="J142" s="5" t="s">
+      <c r="J143" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="K142" s="5" t="s">
+      <c r="K143" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="L142" s="5" t="s">
+      <c r="L143" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="M142" s="5" t="s">
+      <c r="M143" s="5" t="s">
         <v>19</v>
       </c>
-    </row>
-[...29 lines deleted...]
-      <c r="M143" s="8"/>
     </row>
     <row r="144" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A144" s="16">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B144" s="8"/>
       <c r="C144" s="9" t="s">
-        <v>370</v>
+        <v>364</v>
       </c>
       <c r="D144" s="20" t="s">
-        <v>371</v>
+        <v>365</v>
       </c>
       <c r="E144" s="8" t="s">
-        <v>372</v>
+        <v>366</v>
       </c>
       <c r="F144" s="8" t="s">
-        <v>143</v>
+        <v>68</v>
       </c>
       <c r="G144" s="13">
-        <v>13932.52</v>
+        <v>800</v>
       </c>
       <c r="H144" s="13">
         <v>0</v>
       </c>
       <c r="I144" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J144" s="10"/>
       <c r="K144" s="10"/>
       <c r="L144" s="10"/>
       <c r="M144" s="8"/>
     </row>
-    <row r="145" spans="1:13" outlineLevel="2">
-[...55 lines deleted...]
-      </c>
+    <row r="145" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A145" s="16">
+        <v>2</v>
+      </c>
+      <c r="B145" s="8"/>
+      <c r="C145" s="9" t="s">
+        <v>367</v>
+      </c>
+      <c r="D145" s="20" t="s">
+        <v>368</v>
+      </c>
+      <c r="E145" s="8" t="s">
+        <v>369</v>
+      </c>
+      <c r="F145" s="8" t="s">
+        <v>68</v>
+      </c>
+      <c r="G145" s="13">
+        <v>1700</v>
+      </c>
+      <c r="H145" s="13">
+        <v>0</v>
+      </c>
+      <c r="I145" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="J145" s="10"/>
+      <c r="K145" s="10"/>
+      <c r="L145" s="10"/>
+      <c r="M145" s="8"/>
+    </row>
+    <row r="146" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A146" s="16">
+        <v>3</v>
+      </c>
+      <c r="B146" s="8"/>
+      <c r="C146" s="9" t="s">
+        <v>370</v>
+      </c>
+      <c r="D146" s="20" t="s">
+        <v>371</v>
+      </c>
+      <c r="E146" s="8" t="s">
+        <v>372</v>
+      </c>
+      <c r="F146" s="8" t="s">
+        <v>68</v>
+      </c>
+      <c r="G146" s="13">
+        <v>2100</v>
+      </c>
+      <c r="H146" s="13">
+        <v>0</v>
+      </c>
+      <c r="I146" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="J146" s="10"/>
+      <c r="K146" s="10"/>
+      <c r="L146" s="10"/>
+      <c r="M146" s="8"/>
     </row>
     <row r="147" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A147" s="16">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B147" s="8"/>
       <c r="C147" s="9" t="s">
+        <v>373</v>
+      </c>
+      <c r="D147" s="20" t="s">
         <v>374</v>
       </c>
-      <c r="D147" s="20" t="s">
+      <c r="E147" s="8" t="s">
         <v>375</v>
       </c>
-      <c r="E147" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F147" s="8" t="s">
-        <v>143</v>
+        <v>68</v>
       </c>
       <c r="G147" s="13">
-        <v>800</v>
+        <v>2500</v>
       </c>
       <c r="H147" s="13">
         <v>0</v>
       </c>
       <c r="I147" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J147" s="10"/>
       <c r="K147" s="10"/>
       <c r="L147" s="10"/>
       <c r="M147" s="8"/>
     </row>
     <row r="148" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A148" s="16">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B148" s="8"/>
       <c r="C148" s="9" t="s">
+        <v>376</v>
+      </c>
+      <c r="D148" s="20" t="s">
         <v>377</v>
       </c>
-      <c r="D148" s="20" t="s">
+      <c r="E148" s="8" t="s">
         <v>378</v>
       </c>
-      <c r="E148" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F148" s="8" t="s">
-        <v>143</v>
+        <v>68</v>
       </c>
       <c r="G148" s="13">
-        <v>1700</v>
+        <v>600</v>
       </c>
       <c r="H148" s="13">
         <v>0</v>
       </c>
       <c r="I148" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J148" s="10"/>
       <c r="K148" s="10"/>
       <c r="L148" s="10"/>
       <c r="M148" s="8"/>
     </row>
     <row r="149" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A149" s="16">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B149" s="8"/>
       <c r="C149" s="9" t="s">
+        <v>379</v>
+      </c>
+      <c r="D149" s="20" t="s">
         <v>380</v>
       </c>
-      <c r="D149" s="20" t="s">
+      <c r="E149" s="8" t="s">
         <v>381</v>
       </c>
-      <c r="E149" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F149" s="8" t="s">
-        <v>143</v>
+        <v>68</v>
       </c>
       <c r="G149" s="13">
-        <v>2100</v>
+        <v>3200</v>
       </c>
       <c r="H149" s="13">
         <v>0</v>
       </c>
       <c r="I149" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J149" s="10"/>
       <c r="K149" s="10"/>
       <c r="L149" s="10"/>
       <c r="M149" s="8"/>
     </row>
     <row r="150" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A150" s="16">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="B150" s="8"/>
       <c r="C150" s="9" t="s">
+        <v>382</v>
+      </c>
+      <c r="D150" s="20" t="s">
         <v>383</v>
       </c>
-      <c r="D150" s="20" t="s">
+      <c r="E150" s="8" t="s">
         <v>384</v>
       </c>
-      <c r="E150" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150" s="8" t="s">
-        <v>143</v>
+        <v>68</v>
       </c>
       <c r="G150" s="13">
-        <v>2500</v>
+        <v>1700</v>
       </c>
       <c r="H150" s="13">
         <v>0</v>
       </c>
       <c r="I150" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J150" s="10"/>
       <c r="K150" s="10"/>
       <c r="L150" s="10"/>
       <c r="M150" s="8"/>
     </row>
     <row r="151" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A151" s="16">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="B151" s="8"/>
       <c r="C151" s="9" t="s">
+        <v>385</v>
+      </c>
+      <c r="D151" s="20" t="s">
         <v>386</v>
       </c>
-      <c r="D151" s="20" t="s">
+      <c r="E151" s="8" t="s">
         <v>387</v>
       </c>
-      <c r="E151" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F151" s="8" t="s">
-        <v>143</v>
+        <v>68</v>
       </c>
       <c r="G151" s="13">
-        <v>600</v>
+        <v>2500</v>
       </c>
       <c r="H151" s="13">
         <v>0</v>
       </c>
       <c r="I151" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J151" s="10"/>
       <c r="K151" s="10"/>
       <c r="L151" s="10"/>
       <c r="M151" s="8"/>
     </row>
     <row r="152" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A152" s="16">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="B152" s="8"/>
       <c r="C152" s="9" t="s">
+        <v>388</v>
+      </c>
+      <c r="D152" s="20" t="s">
         <v>389</v>
       </c>
-      <c r="D152" s="20" t="s">
+      <c r="E152" s="8" t="s">
         <v>390</v>
       </c>
-      <c r="E152" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F152" s="8" t="s">
-        <v>143</v>
+        <v>68</v>
       </c>
       <c r="G152" s="13">
-        <v>3200</v>
+        <v>1450</v>
       </c>
       <c r="H152" s="13">
         <v>0</v>
       </c>
       <c r="I152" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J152" s="10"/>
       <c r="K152" s="10"/>
       <c r="L152" s="10"/>
       <c r="M152" s="8"/>
     </row>
     <row r="153" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A153" s="16">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="B153" s="8"/>
       <c r="C153" s="9" t="s">
+        <v>391</v>
+      </c>
+      <c r="D153" s="20" t="s">
         <v>392</v>
       </c>
-      <c r="D153" s="20" t="s">
+      <c r="E153" s="8" t="s">
         <v>393</v>
       </c>
-      <c r="E153" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F153" s="8" t="s">
-        <v>143</v>
+        <v>68</v>
       </c>
       <c r="G153" s="13">
-        <v>1700</v>
+        <v>2900</v>
       </c>
       <c r="H153" s="13">
         <v>0</v>
       </c>
       <c r="I153" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J153" s="10"/>
       <c r="K153" s="10"/>
       <c r="L153" s="10"/>
       <c r="M153" s="8"/>
     </row>
     <row r="154" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A154" s="16">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B154" s="8"/>
       <c r="C154" s="9" t="s">
+        <v>394</v>
+      </c>
+      <c r="D154" s="20" t="s">
         <v>395</v>
       </c>
-      <c r="D154" s="20" t="s">
+      <c r="E154" s="8" t="s">
         <v>396</v>
       </c>
-      <c r="E154" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="8" t="s">
-        <v>143</v>
+        <v>68</v>
       </c>
       <c r="G154" s="13">
-        <v>2500</v>
+        <v>3700</v>
       </c>
       <c r="H154" s="13">
         <v>0</v>
       </c>
       <c r="I154" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J154" s="10"/>
       <c r="K154" s="10"/>
       <c r="L154" s="10"/>
       <c r="M154" s="8"/>
     </row>
     <row r="155" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A155" s="16">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="B155" s="8"/>
       <c r="C155" s="9" t="s">
+        <v>397</v>
+      </c>
+      <c r="D155" s="20" t="s">
         <v>398</v>
       </c>
-      <c r="D155" s="20" t="s">
+      <c r="E155" s="8" t="s">
         <v>399</v>
       </c>
-      <c r="E155" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F155" s="8" t="s">
-        <v>143</v>
+        <v>68</v>
       </c>
       <c r="G155" s="13">
-        <v>1450</v>
+        <v>4800</v>
       </c>
       <c r="H155" s="13">
         <v>0</v>
       </c>
       <c r="I155" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J155" s="10"/>
       <c r="K155" s="10"/>
       <c r="L155" s="10"/>
       <c r="M155" s="8"/>
     </row>
     <row r="156" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A156" s="16">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="B156" s="8"/>
       <c r="C156" s="9" t="s">
+        <v>400</v>
+      </c>
+      <c r="D156" s="20" t="s">
         <v>401</v>
       </c>
-      <c r="D156" s="20" t="s">
+      <c r="E156" s="8" t="s">
         <v>402</v>
       </c>
-      <c r="E156" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F156" s="8" t="s">
-        <v>143</v>
+        <v>68</v>
       </c>
       <c r="G156" s="13">
-        <v>2900</v>
+        <v>3500</v>
       </c>
       <c r="H156" s="13">
         <v>0</v>
       </c>
       <c r="I156" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J156" s="10"/>
       <c r="K156" s="10"/>
       <c r="L156" s="10"/>
       <c r="M156" s="8"/>
     </row>
     <row r="157" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A157" s="16">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="B157" s="8"/>
       <c r="C157" s="9" t="s">
+        <v>403</v>
+      </c>
+      <c r="D157" s="20" t="s">
         <v>404</v>
       </c>
-      <c r="D157" s="20" t="s">
+      <c r="E157" s="8" t="s">
         <v>405</v>
       </c>
-      <c r="E157" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F157" s="8" t="s">
-        <v>143</v>
+        <v>23</v>
       </c>
       <c r="G157" s="13">
-        <v>3700</v>
+        <v>4500</v>
       </c>
       <c r="H157" s="13">
         <v>0</v>
       </c>
       <c r="I157" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J157" s="10"/>
       <c r="K157" s="10"/>
       <c r="L157" s="10"/>
       <c r="M157" s="8"/>
     </row>
     <row r="158" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A158" s="16">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="B158" s="8"/>
       <c r="C158" s="9" t="s">
+        <v>406</v>
+      </c>
+      <c r="D158" s="20" t="s">
         <v>407</v>
       </c>
-      <c r="D158" s="20" t="s">
+      <c r="E158" s="8" t="s">
         <v>408</v>
       </c>
-      <c r="E158" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F158" s="8" t="s">
-        <v>143</v>
+        <v>68</v>
       </c>
       <c r="G158" s="13">
-        <v>4800</v>
+        <v>5900</v>
       </c>
       <c r="H158" s="13">
         <v>0</v>
       </c>
       <c r="I158" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J158" s="10"/>
       <c r="K158" s="10"/>
       <c r="L158" s="10"/>
       <c r="M158" s="8"/>
     </row>
     <row r="159" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A159" s="16">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="B159" s="8"/>
       <c r="C159" s="9" t="s">
+        <v>409</v>
+      </c>
+      <c r="D159" s="20" t="s">
         <v>410</v>
       </c>
-      <c r="D159" s="20" t="s">
+      <c r="E159" s="8" t="s">
         <v>411</v>
       </c>
-      <c r="E159" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F159" s="8" t="s">
-        <v>143</v>
+        <v>68</v>
       </c>
       <c r="G159" s="13">
-        <v>3500</v>
+        <v>120000</v>
       </c>
       <c r="H159" s="13">
         <v>0</v>
       </c>
       <c r="I159" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J159" s="10"/>
       <c r="K159" s="10"/>
       <c r="L159" s="10"/>
       <c r="M159" s="8"/>
     </row>
-    <row r="160" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A160" s="16">
+    <row r="160" spans="1:13" outlineLevel="2">
+      <c r="A160" s="15" t="s">
+        <v>412</v>
+      </c>
+      <c r="B160"/>
+      <c r="C160"/>
+      <c r="D160" s="18"/>
+      <c r="E160"/>
+      <c r="F160"/>
+      <c r="G160" s="11"/>
+      <c r="H160" s="11"/>
+      <c r="I160" s="2"/>
+      <c r="J160"/>
+      <c r="K160"/>
+      <c r="L160"/>
+      <c r="M160"/>
+    </row>
+    <row r="161" spans="1:13" outlineLevel="3">
+      <c r="A161" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B161" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C161" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="D161" s="19" t="s">
+        <v>10</v>
+      </c>
+      <c r="E161" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="F161" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="G161" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="H161" s="12" t="s">
         <v>14</v>
       </c>
-      <c r="B160" s="8"/>
-      <c r="C160" s="9" t="s">
+      <c r="I161" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="J161" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="K161" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="L161" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="M161" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="162" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A162" s="16">
+        <v>1</v>
+      </c>
+      <c r="B162" s="8"/>
+      <c r="C162" s="9" t="s">
         <v>413</v>
       </c>
-      <c r="D160" s="20" t="s">
+      <c r="D162" s="20" t="s">
         <v>414</v>
       </c>
-      <c r="E160" s="8" t="s">
+      <c r="E162" s="8" t="s">
         <v>415</v>
       </c>
-      <c r="F160" s="8" t="s">
+      <c r="F162" s="8" t="s">
         <v>23</v>
       </c>
-      <c r="G160" s="13">
-[...18 lines deleted...]
-      <c r="C161" s="9" t="s">
+      <c r="G162" s="13">
+        <v>8350</v>
+      </c>
+      <c r="H162" s="13">
+        <v>0</v>
+      </c>
+      <c r="I162" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="J162" s="10"/>
+      <c r="K162" s="10"/>
+      <c r="L162" s="10"/>
+      <c r="M162" s="8"/>
+    </row>
+    <row r="163" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A163" s="16">
+        <v>2</v>
+      </c>
+      <c r="B163" s="8"/>
+      <c r="C163" s="9" t="s">
         <v>416</v>
       </c>
-      <c r="D161" s="20" t="s">
+      <c r="D163" s="20" t="s">
         <v>417</v>
       </c>
-      <c r="E161" s="8" t="s">
+      <c r="E163" s="8" t="s">
         <v>418</v>
       </c>
-      <c r="F161" s="8" t="s">
-[...74 lines deleted...]
-    <row r="164" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+      <c r="F163" s="8" t="s">
+        <v>23</v>
+      </c>
+      <c r="G163" s="13">
+        <v>11300</v>
+      </c>
+      <c r="H163" s="13">
+        <v>0</v>
+      </c>
+      <c r="I163" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="J163" s="10"/>
+      <c r="K163" s="10"/>
+      <c r="L163" s="10"/>
+      <c r="M163" s="8"/>
+    </row>
+    <row r="164" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A164" s="16">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B164" s="8"/>
       <c r="C164" s="9" t="s">
+        <v>419</v>
+      </c>
+      <c r="D164" s="20" t="s">
         <v>420</v>
       </c>
-      <c r="D164" s="20" t="s">
+      <c r="E164" s="8" t="s">
         <v>421</v>
       </c>
-      <c r="E164" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F164" s="8" t="s">
-        <v>143</v>
+        <v>23</v>
       </c>
       <c r="G164" s="13">
-        <v>16080</v>
+        <v>14790</v>
       </c>
       <c r="H164" s="13">
         <v>0</v>
       </c>
       <c r="I164" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J164" s="10"/>
       <c r="K164" s="10"/>
       <c r="L164" s="10"/>
       <c r="M164" s="8"/>
     </row>
-    <row r="165" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+    <row r="165" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A165" s="16">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B165" s="8"/>
       <c r="C165" s="9" t="s">
+        <v>422</v>
+      </c>
+      <c r="D165" s="20" t="s">
         <v>423</v>
       </c>
-      <c r="D165" s="20" t="s">
+      <c r="E165" s="8" t="s">
         <v>424</v>
       </c>
-      <c r="E165" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F165" s="8" t="s">
-        <v>143</v>
+        <v>23</v>
       </c>
       <c r="G165" s="13">
-        <v>16080</v>
+        <v>27300</v>
       </c>
       <c r="H165" s="13">
         <v>0</v>
       </c>
       <c r="I165" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J165" s="10"/>
       <c r="K165" s="10"/>
       <c r="L165" s="10"/>
       <c r="M165" s="8"/>
     </row>
-    <row r="166" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+    <row r="166" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A166" s="16">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B166" s="8"/>
       <c r="C166" s="9" t="s">
+        <v>425</v>
+      </c>
+      <c r="D166" s="20" t="s">
         <v>426</v>
       </c>
-      <c r="D166" s="20" t="s">
+      <c r="E166" s="8" t="s">
         <v>427</v>
       </c>
-      <c r="E166" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F166" s="8" t="s">
-        <v>143</v>
+        <v>23</v>
       </c>
       <c r="G166" s="13">
-        <v>11790</v>
+        <v>2950</v>
       </c>
       <c r="H166" s="13">
         <v>0</v>
       </c>
       <c r="I166" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J166" s="10"/>
       <c r="K166" s="10"/>
       <c r="L166" s="10"/>
       <c r="M166" s="8"/>
     </row>
-    <row r="167" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+    <row r="167" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A167" s="16">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B167" s="8"/>
       <c r="C167" s="9" t="s">
+        <v>428</v>
+      </c>
+      <c r="D167" s="20" t="s">
         <v>429</v>
       </c>
-      <c r="D167" s="20" t="s">
+      <c r="E167" s="8" t="s">
         <v>430</v>
       </c>
-      <c r="E167" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F167" s="8" t="s">
-        <v>143</v>
+        <v>23</v>
       </c>
       <c r="G167" s="13">
-        <v>59282</v>
+        <v>1070</v>
       </c>
       <c r="H167" s="13">
         <v>0</v>
       </c>
       <c r="I167" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J167" s="10"/>
       <c r="K167" s="10"/>
       <c r="L167" s="10"/>
       <c r="M167" s="8"/>
     </row>
-    <row r="168" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+    <row r="168" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A168" s="16">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B168" s="8"/>
       <c r="C168" s="9" t="s">
+        <v>431</v>
+      </c>
+      <c r="D168" s="20" t="s">
         <v>432</v>
       </c>
-      <c r="D168" s="20" t="s">
+      <c r="E168" s="8" t="s">
         <v>433</v>
       </c>
-      <c r="E168" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F168" s="8" t="s">
-        <v>143</v>
+        <v>23</v>
       </c>
       <c r="G168" s="13">
-        <v>111610</v>
+        <v>1170</v>
       </c>
       <c r="H168" s="13">
         <v>0</v>
       </c>
       <c r="I168" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J168" s="10"/>
       <c r="K168" s="10"/>
       <c r="L168" s="10"/>
       <c r="M168" s="8"/>
     </row>
-    <row r="169" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+    <row r="169" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A169" s="16">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B169" s="8"/>
       <c r="C169" s="9" t="s">
+        <v>434</v>
+      </c>
+      <c r="D169" s="20" t="s">
         <v>435</v>
       </c>
-      <c r="D169" s="20" t="s">
+      <c r="E169" s="8" t="s">
         <v>436</v>
       </c>
-      <c r="E169" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="8" t="s">
-        <v>143</v>
+        <v>23</v>
       </c>
       <c r="G169" s="13">
-        <v>113820</v>
+        <v>1350</v>
       </c>
       <c r="H169" s="13">
         <v>0</v>
       </c>
       <c r="I169" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J169" s="10"/>
       <c r="K169" s="10"/>
       <c r="L169" s="10"/>
       <c r="M169" s="8"/>
     </row>
-    <row r="170" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+    <row r="170" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A170" s="16">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B170" s="8"/>
       <c r="C170" s="9" t="s">
+        <v>437</v>
+      </c>
+      <c r="D170" s="20" t="s">
         <v>438</v>
       </c>
-      <c r="D170" s="20" t="s">
+      <c r="E170" s="8" t="s">
         <v>439</v>
       </c>
-      <c r="E170" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F170" s="8" t="s">
-        <v>143</v>
+        <v>23</v>
       </c>
       <c r="G170" s="13">
-        <v>116082</v>
+        <v>2800</v>
       </c>
       <c r="H170" s="13">
         <v>0</v>
       </c>
       <c r="I170" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J170" s="10"/>
       <c r="K170" s="10"/>
       <c r="L170" s="10"/>
       <c r="M170" s="8"/>
     </row>
-    <row r="171" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+    <row r="171" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A171" s="16">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B171" s="8"/>
       <c r="C171" s="9" t="s">
+        <v>440</v>
+      </c>
+      <c r="D171" s="20" t="s">
         <v>441</v>
       </c>
-      <c r="D171" s="20" t="s">
+      <c r="E171" s="8" t="s">
         <v>442</v>
       </c>
-      <c r="E171" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F171" s="8" t="s">
-        <v>143</v>
+        <v>23</v>
       </c>
       <c r="G171" s="13">
-        <v>62755</v>
+        <v>3270</v>
       </c>
       <c r="H171" s="13">
         <v>0</v>
       </c>
       <c r="I171" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J171" s="10"/>
       <c r="K171" s="10"/>
       <c r="L171" s="10"/>
       <c r="M171" s="8"/>
     </row>
-    <row r="172" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+    <row r="172" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A172" s="16">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="B172" s="8"/>
       <c r="C172" s="9" t="s">
+        <v>443</v>
+      </c>
+      <c r="D172" s="20" t="s">
         <v>444</v>
       </c>
-      <c r="D172" s="20" t="s">
+      <c r="E172" s="8" t="s">
         <v>445</v>
       </c>
-      <c r="E172" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="8" t="s">
-        <v>143</v>
+        <v>23</v>
       </c>
       <c r="G172" s="13">
-        <v>277509</v>
+        <v>3600</v>
       </c>
       <c r="H172" s="13">
         <v>0</v>
       </c>
       <c r="I172" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J172" s="10"/>
       <c r="K172" s="10"/>
       <c r="L172" s="10"/>
       <c r="M172" s="8"/>
     </row>
-    <row r="173" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A173" s="16">
+    <row r="173" spans="1:13" outlineLevel="2">
+      <c r="A173" s="15" t="s">
+        <v>446</v>
+      </c>
+      <c r="B173"/>
+      <c r="C173"/>
+      <c r="D173" s="18"/>
+      <c r="E173"/>
+      <c r="F173"/>
+      <c r="G173" s="11"/>
+      <c r="H173" s="11"/>
+      <c r="I173" s="2"/>
+      <c r="J173"/>
+      <c r="K173"/>
+      <c r="L173"/>
+      <c r="M173"/>
+    </row>
+    <row r="174" spans="1:13" outlineLevel="3">
+      <c r="A174" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B174" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C174" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="D174" s="19" t="s">
         <v>10</v>
       </c>
-      <c r="B173" s="8"/>
-[...27 lines deleted...]
-      <c r="A174" s="16">
+      <c r="E174" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="B174" s="8"/>
-[...26 lines deleted...]
-    <row r="175" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+      <c r="F174" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="G174" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="H174" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="I174" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="J174" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="K174" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="L174" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="M174" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="175" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A175" s="16">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="B175" s="8"/>
       <c r="C175" s="9" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="D175" s="20" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="E175" s="8" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
       <c r="F175" s="8" t="s">
-        <v>143</v>
+        <v>68</v>
       </c>
       <c r="G175" s="13">
-        <v>317681</v>
+        <v>500</v>
       </c>
       <c r="H175" s="13">
         <v>0</v>
       </c>
       <c r="I175" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J175" s="10"/>
       <c r="K175" s="10"/>
       <c r="L175" s="10"/>
       <c r="M175" s="8"/>
     </row>
-    <row r="176" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+    <row r="176" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A176" s="16">
-        <v>13</v>
+        <v>2</v>
       </c>
       <c r="B176" s="8"/>
       <c r="C176" s="9" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="D176" s="20" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="E176" s="8" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
       <c r="F176" s="8" t="s">
-        <v>143</v>
+        <v>68</v>
       </c>
       <c r="G176" s="13">
-        <v>302949</v>
+        <v>550</v>
       </c>
       <c r="H176" s="13">
         <v>0</v>
       </c>
       <c r="I176" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J176" s="10"/>
       <c r="K176" s="10"/>
       <c r="L176" s="10"/>
       <c r="M176" s="8"/>
     </row>
-    <row r="177" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+    <row r="177" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A177" s="16">
-        <v>14</v>
+        <v>3</v>
       </c>
       <c r="B177" s="8"/>
       <c r="C177" s="9" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="D177" s="20" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="E177" s="8" t="s">
-        <v>461</v>
+        <v>455</v>
       </c>
       <c r="F177" s="8" t="s">
-        <v>143</v>
+        <v>68</v>
       </c>
       <c r="G177" s="13">
-        <v>48015</v>
+        <v>600</v>
       </c>
       <c r="H177" s="13">
         <v>0</v>
       </c>
       <c r="I177" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J177" s="10"/>
       <c r="K177" s="10"/>
       <c r="L177" s="10"/>
       <c r="M177" s="8"/>
     </row>
-    <row r="178" spans="1:13" outlineLevel="2">
-      <c r="A178" s="15" t="s">
+    <row r="178" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A178" s="16">
+        <v>4</v>
+      </c>
+      <c r="B178" s="8"/>
+      <c r="C178" s="9" t="s">
+        <v>456</v>
+      </c>
+      <c r="D178" s="20" t="s">
+        <v>457</v>
+      </c>
+      <c r="E178" s="8" t="s">
+        <v>458</v>
+      </c>
+      <c r="F178" s="8" t="s">
+        <v>23</v>
+      </c>
+      <c r="G178" s="13">
+        <v>900</v>
+      </c>
+      <c r="H178" s="13">
+        <v>0</v>
+      </c>
+      <c r="I178" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="J178" s="10"/>
+      <c r="K178" s="10"/>
+      <c r="L178" s="10"/>
+      <c r="M178" s="8"/>
+    </row>
+    <row r="179" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A179" s="16">
+        <v>5</v>
+      </c>
+      <c r="B179" s="8"/>
+      <c r="C179" s="9" t="s">
+        <v>459</v>
+      </c>
+      <c r="D179" s="20" t="s">
+        <v>460</v>
+      </c>
+      <c r="E179" s="8" t="s">
+        <v>461</v>
+      </c>
+      <c r="F179" s="8" t="s">
+        <v>23</v>
+      </c>
+      <c r="G179" s="13">
+        <v>1100</v>
+      </c>
+      <c r="H179" s="13">
+        <v>0</v>
+      </c>
+      <c r="I179" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="J179" s="10"/>
+      <c r="K179" s="10"/>
+      <c r="L179" s="10"/>
+      <c r="M179" s="8"/>
+    </row>
+    <row r="180" spans="1:13" outlineLevel="1">
+      <c r="A180" s="17" t="s">
         <v>462</v>
       </c>
-      <c r="B178"/>
-[...13 lines deleted...]
-      <c r="A179" s="3" t="s">
+      <c r="B180"/>
+      <c r="C180"/>
+      <c r="D180" s="18"/>
+      <c r="E180"/>
+      <c r="F180"/>
+      <c r="G180" s="11"/>
+      <c r="H180" s="11"/>
+      <c r="I180" s="2"/>
+      <c r="J180"/>
+      <c r="K180"/>
+      <c r="L180"/>
+      <c r="M180"/>
+    </row>
+    <row r="181" spans="1:13" outlineLevel="2">
+      <c r="A181" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="B179" s="4" t="s">
+      <c r="B181" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="C179" s="4" t="s">
+      <c r="C181" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="D179" s="19" t="s">
+      <c r="D181" s="19" t="s">
         <v>10</v>
       </c>
-      <c r="E179" s="5" t="s">
+      <c r="E181" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="F179" s="6" t="s">
+      <c r="F181" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="G179" s="12" t="s">
+      <c r="G181" s="12" t="s">
         <v>13</v>
       </c>
-      <c r="H179" s="12" t="s">
+      <c r="H181" s="12" t="s">
         <v>14</v>
       </c>
-      <c r="I179" s="3" t="s">
+      <c r="I181" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="J179" s="5" t="s">
+      <c r="J181" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="K179" s="5" t="s">
+      <c r="K181" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="L179" s="5" t="s">
+      <c r="L181" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="M179" s="5" t="s">
+      <c r="M181" s="5" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="180" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A180" s="16">
+    <row r="182" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A182" s="16">
         <v>1</v>
-      </c>
-[...60 lines deleted...]
-        <v>3</v>
       </c>
       <c r="B182" s="8"/>
       <c r="C182" s="9" t="s">
-        <v>469</v>
+        <v>463</v>
       </c>
       <c r="D182" s="20" t="s">
-        <v>470</v>
+        <v>464</v>
       </c>
       <c r="E182" s="8" t="s">
-        <v>471</v>
+        <v>465</v>
       </c>
       <c r="F182" s="8" t="s">
-        <v>23</v>
+        <v>68</v>
       </c>
       <c r="G182" s="13">
-        <v>14790</v>
+        <v>240</v>
       </c>
       <c r="H182" s="13">
         <v>0</v>
       </c>
       <c r="I182" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J182" s="10"/>
       <c r="K182" s="10"/>
       <c r="L182" s="10"/>
       <c r="M182" s="8"/>
     </row>
-    <row r="183" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
+    <row r="183" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A183" s="16">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B183" s="8"/>
       <c r="C183" s="9" t="s">
-        <v>472</v>
+        <v>466</v>
       </c>
       <c r="D183" s="20" t="s">
-        <v>473</v>
+        <v>467</v>
       </c>
       <c r="E183" s="8" t="s">
-        <v>474</v>
+        <v>468</v>
       </c>
       <c r="F183" s="8" t="s">
-        <v>23</v>
+        <v>68</v>
       </c>
       <c r="G183" s="13">
-        <v>27300</v>
+        <v>1700</v>
       </c>
       <c r="H183" s="13">
         <v>0</v>
       </c>
       <c r="I183" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J183" s="10"/>
       <c r="K183" s="10"/>
       <c r="L183" s="10"/>
       <c r="M183" s="8"/>
     </row>
-    <row r="184" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
+    <row r="184" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A184" s="16">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B184" s="8"/>
       <c r="C184" s="9" t="s">
-        <v>475</v>
+        <v>469</v>
       </c>
       <c r="D184" s="20" t="s">
-        <v>476</v>
+        <v>470</v>
       </c>
       <c r="E184" s="8" t="s">
-        <v>477</v>
+        <v>471</v>
       </c>
       <c r="F184" s="8" t="s">
-        <v>23</v>
+        <v>68</v>
       </c>
       <c r="G184" s="13">
-        <v>2950</v>
+        <v>8700</v>
       </c>
       <c r="H184" s="13">
         <v>0</v>
       </c>
       <c r="I184" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J184" s="10"/>
       <c r="K184" s="10"/>
       <c r="L184" s="10"/>
       <c r="M184" s="8"/>
     </row>
-    <row r="185" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
+    <row r="185" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A185" s="16">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B185" s="8"/>
       <c r="C185" s="9" t="s">
-        <v>478</v>
+        <v>472</v>
       </c>
       <c r="D185" s="20" t="s">
-        <v>479</v>
+        <v>473</v>
       </c>
       <c r="E185" s="8" t="s">
-        <v>480</v>
+        <v>474</v>
       </c>
       <c r="F185" s="8" t="s">
-        <v>23</v>
+        <v>68</v>
       </c>
       <c r="G185" s="13">
-        <v>1070</v>
+        <v>12800</v>
       </c>
       <c r="H185" s="13">
         <v>0</v>
       </c>
       <c r="I185" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J185" s="10"/>
       <c r="K185" s="10"/>
       <c r="L185" s="10"/>
       <c r="M185" s="8"/>
     </row>
-    <row r="186" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
+    <row r="186" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A186" s="16">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="B186" s="8"/>
       <c r="C186" s="9" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="D186" s="20" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E186" s="8" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="F186" s="8" t="s">
-        <v>23</v>
+        <v>68</v>
       </c>
       <c r="G186" s="13">
-        <v>1170</v>
+        <v>2200</v>
       </c>
       <c r="H186" s="13">
         <v>0</v>
       </c>
       <c r="I186" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J186" s="10"/>
       <c r="K186" s="10"/>
       <c r="L186" s="10"/>
       <c r="M186" s="8"/>
     </row>
-    <row r="187" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
+    <row r="187" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A187" s="16">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B187" s="8"/>
       <c r="C187" s="9" t="s">
-        <v>484</v>
+        <v>478</v>
       </c>
       <c r="D187" s="20" t="s">
-        <v>485</v>
+        <v>479</v>
       </c>
       <c r="E187" s="8" t="s">
-        <v>486</v>
+        <v>480</v>
       </c>
       <c r="F187" s="8" t="s">
-        <v>23</v>
+        <v>68</v>
       </c>
       <c r="G187" s="13">
-        <v>1350</v>
+        <v>3550</v>
       </c>
       <c r="H187" s="13">
         <v>0</v>
       </c>
       <c r="I187" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J187" s="10"/>
       <c r="K187" s="10"/>
       <c r="L187" s="10"/>
       <c r="M187" s="8"/>
     </row>
-    <row r="188" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
+    <row r="188" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A188" s="16">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="B188" s="8"/>
       <c r="C188" s="9" t="s">
-        <v>487</v>
+        <v>481</v>
       </c>
       <c r="D188" s="20" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E188" s="8" t="s">
-        <v>489</v>
+        <v>483</v>
       </c>
       <c r="F188" s="8" t="s">
-        <v>23</v>
+        <v>68</v>
       </c>
       <c r="G188" s="13">
-        <v>2800</v>
+        <v>4500</v>
       </c>
       <c r="H188" s="13">
         <v>0</v>
       </c>
       <c r="I188" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J188" s="10"/>
       <c r="K188" s="10"/>
       <c r="L188" s="10"/>
       <c r="M188" s="8"/>
     </row>
-    <row r="189" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
+    <row r="189" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A189" s="16">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="B189" s="8"/>
       <c r="C189" s="9" t="s">
-        <v>490</v>
+        <v>484</v>
       </c>
       <c r="D189" s="20" t="s">
-        <v>491</v>
+        <v>485</v>
       </c>
       <c r="E189" s="8" t="s">
-        <v>492</v>
+        <v>486</v>
       </c>
       <c r="F189" s="8" t="s">
-        <v>23</v>
+        <v>68</v>
       </c>
       <c r="G189" s="13">
-        <v>3270</v>
+        <v>240</v>
       </c>
       <c r="H189" s="13">
         <v>0</v>
       </c>
       <c r="I189" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J189" s="10"/>
       <c r="K189" s="10"/>
       <c r="L189" s="10"/>
       <c r="M189" s="8"/>
     </row>
-    <row r="190" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
+    <row r="190" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A190" s="16">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="B190" s="8"/>
       <c r="C190" s="9" t="s">
-        <v>493</v>
+        <v>487</v>
       </c>
       <c r="D190" s="20" t="s">
-        <v>494</v>
+        <v>488</v>
       </c>
       <c r="E190" s="8" t="s">
-        <v>495</v>
+        <v>489</v>
       </c>
       <c r="F190" s="8" t="s">
-        <v>23</v>
+        <v>68</v>
       </c>
       <c r="G190" s="13">
-        <v>3600</v>
+        <v>220</v>
       </c>
       <c r="H190" s="13">
         <v>0</v>
       </c>
       <c r="I190" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J190" s="10"/>
       <c r="K190" s="10"/>
       <c r="L190" s="10"/>
       <c r="M190" s="8"/>
     </row>
-    <row r="191" spans="1:13" outlineLevel="2">
-[...17 lines deleted...]
-      <c r="A192" s="3" t="s">
+    <row r="191" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A191" s="16">
+        <v>10</v>
+      </c>
+      <c r="B191" s="8"/>
+      <c r="C191" s="9" t="s">
+        <v>490</v>
+      </c>
+      <c r="D191" s="20" t="s">
+        <v>491</v>
+      </c>
+      <c r="E191" s="8" t="s">
+        <v>492</v>
+      </c>
+      <c r="F191" s="8" t="s">
+        <v>68</v>
+      </c>
+      <c r="G191" s="13">
+        <v>220</v>
+      </c>
+      <c r="H191" s="13">
+        <v>137</v>
+      </c>
+      <c r="I191" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="J191" s="10"/>
+      <c r="K191" s="10"/>
+      <c r="L191" s="10"/>
+      <c r="M191" s="8"/>
+    </row>
+    <row r="192" spans="1:13" outlineLevel="2">
+      <c r="A192" s="15" t="s">
+        <v>493</v>
+      </c>
+      <c r="B192"/>
+      <c r="C192"/>
+      <c r="D192" s="18"/>
+      <c r="E192"/>
+      <c r="F192"/>
+      <c r="G192" s="11"/>
+      <c r="H192" s="11"/>
+      <c r="I192" s="2"/>
+      <c r="J192"/>
+      <c r="K192"/>
+      <c r="L192"/>
+      <c r="M192"/>
+    </row>
+    <row r="193" spans="1:13" outlineLevel="3">
+      <c r="A193" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="B192" s="4" t="s">
+      <c r="B193" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="C192" s="4" t="s">
+      <c r="C193" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="D192" s="19" t="s">
+      <c r="D193" s="19" t="s">
         <v>10</v>
       </c>
-      <c r="E192" s="5" t="s">
+      <c r="E193" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="F192" s="6" t="s">
+      <c r="F193" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="G192" s="12" t="s">
+      <c r="G193" s="12" t="s">
         <v>13</v>
       </c>
-      <c r="H192" s="12" t="s">
+      <c r="H193" s="12" t="s">
         <v>14</v>
       </c>
-      <c r="I192" s="3" t="s">
+      <c r="I193" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="J192" s="5" t="s">
+      <c r="J193" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="K192" s="5" t="s">
+      <c r="K193" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="L192" s="5" t="s">
+      <c r="L193" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="M192" s="5" t="s">
+      <c r="M193" s="5" t="s">
         <v>19</v>
       </c>
-    </row>
-[...29 lines deleted...]
-      <c r="M193" s="8"/>
     </row>
     <row r="194" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A194" s="16">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B194" s="8"/>
       <c r="C194" s="9" t="s">
-        <v>500</v>
+        <v>494</v>
       </c>
       <c r="D194" s="20" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="E194" s="8" t="s">
-        <v>502</v>
+        <v>496</v>
       </c>
       <c r="F194" s="8" t="s">
-        <v>143</v>
+        <v>68</v>
       </c>
       <c r="G194" s="13">
-        <v>550</v>
+        <v>1280</v>
       </c>
       <c r="H194" s="13">
         <v>0</v>
       </c>
       <c r="I194" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J194" s="10"/>
       <c r="K194" s="10"/>
       <c r="L194" s="10"/>
       <c r="M194" s="8"/>
     </row>
     <row r="195" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A195" s="16">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B195" s="8"/>
       <c r="C195" s="9" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
       <c r="D195" s="20" t="s">
-        <v>504</v>
+        <v>498</v>
       </c>
       <c r="E195" s="8" t="s">
-        <v>505</v>
+        <v>499</v>
       </c>
       <c r="F195" s="8" t="s">
-        <v>143</v>
+        <v>68</v>
       </c>
       <c r="G195" s="13">
-        <v>600</v>
+        <v>1280</v>
       </c>
       <c r="H195" s="13">
         <v>0</v>
       </c>
       <c r="I195" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J195" s="10"/>
       <c r="K195" s="10"/>
       <c r="L195" s="10"/>
       <c r="M195" s="8"/>
     </row>
     <row r="196" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A196" s="16">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B196" s="8"/>
       <c r="C196" s="9" t="s">
-        <v>506</v>
+        <v>500</v>
       </c>
       <c r="D196" s="20" t="s">
-        <v>507</v>
+        <v>501</v>
       </c>
       <c r="E196" s="8" t="s">
-        <v>508</v>
+        <v>502</v>
       </c>
       <c r="F196" s="8" t="s">
-        <v>23</v>
+        <v>68</v>
       </c>
       <c r="G196" s="13">
-        <v>900</v>
+        <v>770</v>
       </c>
       <c r="H196" s="13">
         <v>0</v>
       </c>
       <c r="I196" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J196" s="10"/>
       <c r="K196" s="10"/>
       <c r="L196" s="10"/>
       <c r="M196" s="8"/>
     </row>
     <row r="197" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A197" s="16">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B197" s="8"/>
       <c r="C197" s="9" t="s">
-        <v>509</v>
+        <v>503</v>
       </c>
       <c r="D197" s="20" t="s">
-        <v>510</v>
+        <v>504</v>
       </c>
       <c r="E197" s="8" t="s">
-        <v>511</v>
+        <v>505</v>
       </c>
       <c r="F197" s="8" t="s">
-        <v>23</v>
+        <v>68</v>
       </c>
       <c r="G197" s="13">
-        <v>1100</v>
+        <v>770</v>
       </c>
       <c r="H197" s="13">
         <v>0</v>
       </c>
       <c r="I197" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J197" s="10"/>
       <c r="K197" s="10"/>
       <c r="L197" s="10"/>
       <c r="M197" s="8"/>
     </row>
-    <row r="198" spans="1:13" outlineLevel="1">
-[...17 lines deleted...]
-      <c r="A199" s="3" t="s">
+    <row r="198" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A198" s="16">
+        <v>5</v>
+      </c>
+      <c r="B198" s="8"/>
+      <c r="C198" s="9" t="s">
+        <v>506</v>
+      </c>
+      <c r="D198" s="20" t="s">
+        <v>507</v>
+      </c>
+      <c r="E198" s="8" t="s">
+        <v>508</v>
+      </c>
+      <c r="F198" s="8" t="s">
+        <v>68</v>
+      </c>
+      <c r="G198" s="13">
+        <v>170</v>
+      </c>
+      <c r="H198" s="13">
+        <v>0</v>
+      </c>
+      <c r="I198" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="J198" s="10"/>
+      <c r="K198" s="10"/>
+      <c r="L198" s="10"/>
+      <c r="M198" s="8"/>
+    </row>
+    <row r="199" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A199" s="16">
+        <v>6</v>
+      </c>
+      <c r="B199" s="8"/>
+      <c r="C199" s="9" t="s">
+        <v>509</v>
+      </c>
+      <c r="D199" s="20" t="s">
+        <v>510</v>
+      </c>
+      <c r="E199" s="8" t="s">
+        <v>511</v>
+      </c>
+      <c r="F199" s="8" t="s">
+        <v>68</v>
+      </c>
+      <c r="G199" s="13">
+        <v>170</v>
+      </c>
+      <c r="H199" s="13">
+        <v>0</v>
+      </c>
+      <c r="I199" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="J199" s="10"/>
+      <c r="K199" s="10"/>
+      <c r="L199" s="10"/>
+      <c r="M199" s="8"/>
+    </row>
+    <row r="200" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A200" s="16">
         <v>7</v>
-      </c>
-[...39 lines deleted...]
-        <v>1</v>
       </c>
       <c r="B200" s="8"/>
       <c r="C200" s="9" t="s">
+        <v>512</v>
+      </c>
+      <c r="D200" s="20" t="s">
         <v>513</v>
       </c>
-      <c r="D200" s="20" t="s">
+      <c r="E200" s="8" t="s">
         <v>514</v>
       </c>
-      <c r="E200" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F200" s="8" t="s">
-        <v>143</v>
+        <v>68</v>
       </c>
       <c r="G200" s="13">
-        <v>240</v>
+        <v>220</v>
       </c>
       <c r="H200" s="13">
         <v>0</v>
       </c>
       <c r="I200" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J200" s="10"/>
       <c r="K200" s="10"/>
       <c r="L200" s="10"/>
       <c r="M200" s="8"/>
     </row>
-    <row r="201" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+    <row r="201" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A201" s="16">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="B201" s="8"/>
       <c r="C201" s="9" t="s">
+        <v>515</v>
+      </c>
+      <c r="D201" s="20" t="s">
         <v>516</v>
       </c>
-      <c r="D201" s="20" t="s">
+      <c r="E201" s="8" t="s">
         <v>517</v>
       </c>
-      <c r="E201" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F201" s="8" t="s">
-        <v>143</v>
+        <v>68</v>
       </c>
       <c r="G201" s="13">
-        <v>1250</v>
+        <v>220</v>
       </c>
       <c r="H201" s="13">
         <v>0</v>
       </c>
       <c r="I201" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J201" s="10"/>
       <c r="K201" s="10"/>
       <c r="L201" s="10"/>
       <c r="M201" s="8"/>
     </row>
-    <row r="202" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+    <row r="202" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A202" s="16">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="B202" s="8"/>
       <c r="C202" s="9" t="s">
+        <v>518</v>
+      </c>
+      <c r="D202" s="20" t="s">
         <v>519</v>
       </c>
-      <c r="D202" s="20" t="s">
+      <c r="E202" s="8" t="s">
         <v>520</v>
       </c>
-      <c r="E202" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F202" s="8" t="s">
-        <v>143</v>
+        <v>68</v>
       </c>
       <c r="G202" s="13">
-        <v>8700</v>
+        <v>250</v>
       </c>
       <c r="H202" s="13">
         <v>0</v>
       </c>
       <c r="I202" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J202" s="10"/>
       <c r="K202" s="10"/>
       <c r="L202" s="10"/>
       <c r="M202" s="8"/>
     </row>
-    <row r="203" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+    <row r="203" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A203" s="16">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="B203" s="8"/>
       <c r="C203" s="9" t="s">
+        <v>521</v>
+      </c>
+      <c r="D203" s="20" t="s">
         <v>522</v>
       </c>
-      <c r="D203" s="20" t="s">
+      <c r="E203" s="8" t="s">
         <v>523</v>
       </c>
-      <c r="E203" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F203" s="8" t="s">
-        <v>143</v>
+        <v>68</v>
       </c>
       <c r="G203" s="13">
-        <v>12800</v>
+        <v>250</v>
       </c>
       <c r="H203" s="13">
         <v>0</v>
       </c>
       <c r="I203" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J203" s="10"/>
       <c r="K203" s="10"/>
       <c r="L203" s="10"/>
       <c r="M203" s="8"/>
     </row>
-    <row r="204" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+    <row r="204" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A204" s="16">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="B204" s="8"/>
       <c r="C204" s="9" t="s">
+        <v>524</v>
+      </c>
+      <c r="D204" s="20" t="s">
         <v>525</v>
       </c>
-      <c r="D204" s="20" t="s">
+      <c r="E204" s="8" t="s">
         <v>526</v>
       </c>
-      <c r="E204" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F204" s="8" t="s">
-        <v>143</v>
+        <v>68</v>
       </c>
       <c r="G204" s="13">
-        <v>2200</v>
+        <v>250</v>
       </c>
       <c r="H204" s="13">
         <v>0</v>
       </c>
       <c r="I204" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J204" s="10"/>
       <c r="K204" s="10"/>
       <c r="L204" s="10"/>
       <c r="M204" s="8"/>
     </row>
-    <row r="205" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+    <row r="205" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A205" s="16">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="B205" s="8"/>
       <c r="C205" s="9" t="s">
+        <v>527</v>
+      </c>
+      <c r="D205" s="20" t="s">
         <v>528</v>
       </c>
-      <c r="D205" s="20" t="s">
+      <c r="E205" s="8" t="s">
         <v>529</v>
       </c>
-      <c r="E205" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F205" s="8" t="s">
-        <v>143</v>
+        <v>68</v>
       </c>
       <c r="G205" s="13">
-        <v>3550</v>
+        <v>170</v>
       </c>
       <c r="H205" s="13">
         <v>0</v>
       </c>
       <c r="I205" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J205" s="10"/>
       <c r="K205" s="10"/>
       <c r="L205" s="10"/>
       <c r="M205" s="8"/>
     </row>
-    <row r="206" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+    <row r="206" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A206" s="16">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="B206" s="8"/>
       <c r="C206" s="9" t="s">
+        <v>530</v>
+      </c>
+      <c r="D206" s="20" t="s">
         <v>531</v>
       </c>
-      <c r="D206" s="20" t="s">
+      <c r="E206" s="8" t="s">
         <v>532</v>
       </c>
-      <c r="E206" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F206" s="8" t="s">
-        <v>143</v>
+        <v>68</v>
       </c>
       <c r="G206" s="13">
-        <v>4500</v>
+        <v>350</v>
       </c>
       <c r="H206" s="13">
         <v>0</v>
       </c>
       <c r="I206" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J206" s="10"/>
       <c r="K206" s="10"/>
       <c r="L206" s="10"/>
       <c r="M206" s="8"/>
     </row>
-    <row r="207" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+    <row r="207" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A207" s="16">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="B207" s="8"/>
       <c r="C207" s="9" t="s">
+        <v>533</v>
+      </c>
+      <c r="D207" s="20" t="s">
         <v>534</v>
       </c>
-      <c r="D207" s="20" t="s">
+      <c r="E207" s="8" t="s">
         <v>535</v>
       </c>
-      <c r="E207" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F207" s="8" t="s">
-        <v>143</v>
+        <v>68</v>
       </c>
       <c r="G207" s="13">
-        <v>240</v>
+        <v>650</v>
       </c>
       <c r="H207" s="13">
         <v>0</v>
       </c>
       <c r="I207" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J207" s="10"/>
       <c r="K207" s="10"/>
       <c r="L207" s="10"/>
       <c r="M207" s="8"/>
     </row>
-    <row r="208" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+    <row r="208" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A208" s="16">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="B208" s="8"/>
       <c r="C208" s="9" t="s">
+        <v>536</v>
+      </c>
+      <c r="D208" s="20" t="s">
         <v>537</v>
       </c>
-      <c r="D208" s="20" t="s">
+      <c r="E208" s="8" t="s">
         <v>538</v>
       </c>
-      <c r="E208" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F208" s="8" t="s">
-        <v>143</v>
+        <v>68</v>
       </c>
       <c r="G208" s="13">
-        <v>220</v>
+        <v>850</v>
       </c>
       <c r="H208" s="13">
         <v>0</v>
       </c>
       <c r="I208" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J208" s="10"/>
       <c r="K208" s="10"/>
       <c r="L208" s="10"/>
       <c r="M208" s="8"/>
     </row>
-    <row r="209" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+    <row r="209" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A209" s="16">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="B209" s="8"/>
       <c r="C209" s="9" t="s">
+        <v>539</v>
+      </c>
+      <c r="D209" s="20" t="s">
         <v>540</v>
       </c>
-      <c r="D209" s="20" t="s">
+      <c r="E209" s="8" t="s">
         <v>541</v>
       </c>
-      <c r="E209" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F209" s="8" t="s">
-        <v>143</v>
+        <v>68</v>
       </c>
       <c r="G209" s="13">
-        <v>220</v>
+        <v>650</v>
       </c>
       <c r="H209" s="13">
-        <v>137</v>
+        <v>0</v>
       </c>
       <c r="I209" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J209" s="10"/>
       <c r="K209" s="10"/>
       <c r="L209" s="10"/>
       <c r="M209" s="8"/>
     </row>
-    <row r="210" spans="1:13" outlineLevel="2">
-      <c r="A210" s="15" t="s">
+    <row r="210" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A210" s="16">
+        <v>17</v>
+      </c>
+      <c r="B210" s="8"/>
+      <c r="C210" s="9" t="s">
+        <v>542</v>
+      </c>
+      <c r="D210" s="20" t="s">
         <v>543</v>
       </c>
-      <c r="B210"/>
-[...13 lines deleted...]
-      <c r="A211" s="3" t="s">
+      <c r="E210" s="8" t="s">
+        <v>544</v>
+      </c>
+      <c r="F210" s="8" t="s">
+        <v>68</v>
+      </c>
+      <c r="G210" s="13">
+        <v>750</v>
+      </c>
+      <c r="H210" s="13">
+        <v>0</v>
+      </c>
+      <c r="I210" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="J210" s="10"/>
+      <c r="K210" s="10"/>
+      <c r="L210" s="10"/>
+      <c r="M210" s="8"/>
+    </row>
+    <row r="211" spans="1:13" outlineLevel="2">
+      <c r="A211" s="15" t="s">
+        <v>545</v>
+      </c>
+      <c r="B211"/>
+      <c r="C211"/>
+      <c r="D211" s="18"/>
+      <c r="E211"/>
+      <c r="F211"/>
+      <c r="G211" s="11"/>
+      <c r="H211" s="11"/>
+      <c r="I211" s="2"/>
+      <c r="J211"/>
+      <c r="K211"/>
+      <c r="L211"/>
+      <c r="M211"/>
+    </row>
+    <row r="212" spans="1:13" outlineLevel="3">
+      <c r="A212" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="B211" s="4" t="s">
+      <c r="B212" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="C211" s="4" t="s">
+      <c r="C212" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="D211" s="19" t="s">
+      <c r="D212" s="19" t="s">
         <v>10</v>
       </c>
-      <c r="E211" s="5" t="s">
+      <c r="E212" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="F211" s="6" t="s">
+      <c r="F212" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="G211" s="12" t="s">
+      <c r="G212" s="12" t="s">
         <v>13</v>
       </c>
-      <c r="H211" s="12" t="s">
+      <c r="H212" s="12" t="s">
         <v>14</v>
       </c>
-      <c r="I211" s="3" t="s">
+      <c r="I212" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="J211" s="5" t="s">
+      <c r="J212" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="K211" s="5" t="s">
+      <c r="K212" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="L211" s="5" t="s">
+      <c r="L212" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="M211" s="5" t="s">
+      <c r="M212" s="5" t="s">
         <v>19</v>
       </c>
-    </row>
-[...29 lines deleted...]
-      <c r="M212" s="8"/>
     </row>
     <row r="213" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A213" s="16">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B213" s="8"/>
       <c r="C213" s="9" t="s">
+        <v>546</v>
+      </c>
+      <c r="D213" s="20" t="s">
         <v>547</v>
       </c>
-      <c r="D213" s="20" t="s">
+      <c r="E213" s="8" t="s">
         <v>548</v>
       </c>
-      <c r="E213" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F213" s="8" t="s">
-        <v>143</v>
+        <v>68</v>
       </c>
       <c r="G213" s="13">
-        <v>1280</v>
+        <v>1607.6</v>
       </c>
       <c r="H213" s="13">
         <v>0</v>
       </c>
       <c r="I213" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J213" s="10"/>
       <c r="K213" s="10"/>
       <c r="L213" s="10"/>
       <c r="M213" s="8"/>
     </row>
     <row r="214" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A214" s="16">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B214" s="8"/>
       <c r="C214" s="9" t="s">
+        <v>549</v>
+      </c>
+      <c r="D214" s="20" t="s">
         <v>550</v>
       </c>
-      <c r="D214" s="20" t="s">
+      <c r="E214" s="8" t="s">
         <v>551</v>
       </c>
-      <c r="E214" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="8" t="s">
-        <v>143</v>
+        <v>68</v>
       </c>
       <c r="G214" s="13">
-        <v>770</v>
+        <v>382.76</v>
       </c>
       <c r="H214" s="13">
-        <v>0</v>
+        <v>32764.38</v>
       </c>
       <c r="I214" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J214" s="10"/>
       <c r="K214" s="10"/>
       <c r="L214" s="10"/>
       <c r="M214" s="8"/>
     </row>
-    <row r="215" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
-[...4 lines deleted...]
-      <c r="C215" s="9" t="s">
+    <row r="215" spans="1:13">
+      <c r="A215" s="14" t="s">
+        <v>552</v>
+      </c>
+      <c r="B215"/>
+      <c r="C215"/>
+      <c r="D215" s="18"/>
+      <c r="E215"/>
+      <c r="F215"/>
+      <c r="G215" s="11"/>
+      <c r="H215" s="11"/>
+      <c r="I215" s="2"/>
+      <c r="J215"/>
+      <c r="K215"/>
+      <c r="L215"/>
+      <c r="M215"/>
+    </row>
+    <row r="216" spans="1:13" outlineLevel="1">
+      <c r="A216" s="17" t="s">
         <v>553</v>
       </c>
-      <c r="D215" s="20" t="s">
+      <c r="B216"/>
+      <c r="C216"/>
+      <c r="D216" s="18"/>
+      <c r="E216"/>
+      <c r="F216"/>
+      <c r="G216" s="11"/>
+      <c r="H216" s="11"/>
+      <c r="I216" s="2"/>
+      <c r="J216"/>
+      <c r="K216"/>
+      <c r="L216"/>
+      <c r="M216"/>
+    </row>
+    <row r="217" spans="1:13" outlineLevel="2">
+      <c r="A217" s="15" t="s">
         <v>554</v>
       </c>
-      <c r="E215" s="8" t="s">
-[...82 lines deleted...]
-      <c r="A218" s="16">
+      <c r="B217"/>
+      <c r="C217"/>
+      <c r="D217" s="18"/>
+      <c r="E217"/>
+      <c r="F217"/>
+      <c r="G217" s="11"/>
+      <c r="H217" s="11"/>
+      <c r="I217" s="2"/>
+      <c r="J217"/>
+      <c r="K217"/>
+      <c r="L217"/>
+      <c r="M217"/>
+    </row>
+    <row r="218" spans="1:13" outlineLevel="3">
+      <c r="A218" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="B218" s="8"/>
-[...24 lines deleted...]
-      <c r="M218" s="8"/>
+      <c r="B218" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C218" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="D218" s="19" t="s">
+        <v>10</v>
+      </c>
+      <c r="E218" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="F218" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="G218" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="H218" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="I218" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="J218" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="K218" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="L218" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="M218" s="5" t="s">
+        <v>19</v>
+      </c>
     </row>
     <row r="219" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A219" s="16">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="B219" s="8"/>
-      <c r="C219" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C219" s="9"/>
       <c r="D219" s="20" t="s">
-        <v>566</v>
+        <v>555</v>
       </c>
       <c r="E219" s="8" t="s">
-        <v>567</v>
+        <v>556</v>
       </c>
       <c r="F219" s="8" t="s">
-        <v>143</v>
+        <v>23</v>
       </c>
       <c r="G219" s="13">
-        <v>220</v>
+        <v>82000</v>
       </c>
       <c r="H219" s="13">
         <v>0</v>
       </c>
       <c r="I219" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J219" s="10"/>
       <c r="K219" s="10"/>
       <c r="L219" s="10"/>
       <c r="M219" s="8"/>
     </row>
     <row r="220" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A220" s="16">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="B220" s="8"/>
-      <c r="C220" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C220" s="9"/>
       <c r="D220" s="20" t="s">
-        <v>569</v>
+        <v>557</v>
       </c>
       <c r="E220" s="8" t="s">
-        <v>570</v>
+        <v>558</v>
       </c>
       <c r="F220" s="8" t="s">
-        <v>143</v>
+        <v>23</v>
       </c>
       <c r="G220" s="13">
-        <v>250</v>
+        <v>64884</v>
       </c>
       <c r="H220" s="13">
         <v>0</v>
       </c>
       <c r="I220" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J220" s="10"/>
       <c r="K220" s="10"/>
       <c r="L220" s="10"/>
       <c r="M220" s="8"/>
     </row>
     <row r="221" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A221" s="16">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="B221" s="8"/>
-      <c r="C221" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C221" s="9"/>
       <c r="D221" s="20" t="s">
-        <v>572</v>
+        <v>559</v>
       </c>
       <c r="E221" s="8" t="s">
-        <v>573</v>
+        <v>560</v>
       </c>
       <c r="F221" s="8" t="s">
-        <v>143</v>
+        <v>23</v>
       </c>
       <c r="G221" s="13">
-        <v>250</v>
+        <v>125000</v>
       </c>
       <c r="H221" s="13">
         <v>0</v>
       </c>
       <c r="I221" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J221" s="10"/>
       <c r="K221" s="10"/>
       <c r="L221" s="10"/>
       <c r="M221" s="8"/>
     </row>
     <row r="222" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A222" s="16">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="B222" s="8"/>
-      <c r="C222" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C222" s="9"/>
       <c r="D222" s="20" t="s">
-        <v>575</v>
+        <v>559</v>
       </c>
       <c r="E222" s="8" t="s">
-        <v>576</v>
+        <v>561</v>
       </c>
       <c r="F222" s="8" t="s">
-        <v>143</v>
+        <v>23</v>
       </c>
       <c r="G222" s="13">
-        <v>250</v>
+        <v>105000</v>
       </c>
       <c r="H222" s="13">
         <v>0</v>
       </c>
       <c r="I222" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J222" s="10"/>
       <c r="K222" s="10"/>
       <c r="L222" s="10"/>
       <c r="M222" s="8"/>
     </row>
     <row r="223" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A223" s="16">
-        <v>12</v>
+        <v>5</v>
       </c>
       <c r="B223" s="8"/>
-      <c r="C223" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C223" s="9"/>
       <c r="D223" s="20" t="s">
-        <v>578</v>
+        <v>562</v>
       </c>
       <c r="E223" s="8" t="s">
-        <v>579</v>
+        <v>563</v>
       </c>
       <c r="F223" s="8" t="s">
-        <v>143</v>
+        <v>23</v>
       </c>
       <c r="G223" s="13">
-        <v>170</v>
+        <v>120000</v>
       </c>
       <c r="H223" s="13">
         <v>0</v>
       </c>
       <c r="I223" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J223" s="10"/>
       <c r="K223" s="10"/>
       <c r="L223" s="10"/>
       <c r="M223" s="8"/>
     </row>
     <row r="224" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A224" s="16">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="B224" s="8"/>
-      <c r="C224" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C224" s="9"/>
       <c r="D224" s="20" t="s">
-        <v>581</v>
+        <v>564</v>
       </c>
       <c r="E224" s="8" t="s">
-        <v>582</v>
+        <v>565</v>
       </c>
       <c r="F224" s="8" t="s">
-        <v>143</v>
+        <v>23</v>
       </c>
       <c r="G224" s="13">
-        <v>350</v>
+        <v>125124</v>
       </c>
       <c r="H224" s="13">
         <v>0</v>
       </c>
       <c r="I224" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J224" s="10"/>
       <c r="K224" s="10"/>
       <c r="L224" s="10"/>
       <c r="M224" s="8"/>
     </row>
     <row r="225" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A225" s="16">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="B225" s="8"/>
-      <c r="C225" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C225" s="9"/>
       <c r="D225" s="20" t="s">
-        <v>584</v>
+        <v>566</v>
       </c>
       <c r="E225" s="8" t="s">
-        <v>585</v>
+        <v>567</v>
       </c>
       <c r="F225" s="8" t="s">
-        <v>143</v>
+        <v>23</v>
       </c>
       <c r="G225" s="13">
-        <v>650</v>
+        <v>153500</v>
       </c>
       <c r="H225" s="13">
         <v>0</v>
       </c>
       <c r="I225" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J225" s="10"/>
       <c r="K225" s="10"/>
       <c r="L225" s="10"/>
       <c r="M225" s="8"/>
     </row>
     <row r="226" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A226" s="16">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="B226" s="8"/>
-      <c r="C226" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C226" s="9"/>
       <c r="D226" s="20" t="s">
-        <v>587</v>
+        <v>568</v>
       </c>
       <c r="E226" s="8" t="s">
-        <v>588</v>
+        <v>569</v>
       </c>
       <c r="F226" s="8" t="s">
-        <v>143</v>
+        <v>23</v>
       </c>
       <c r="G226" s="13">
-        <v>850</v>
+        <v>133600</v>
       </c>
       <c r="H226" s="13">
         <v>0</v>
       </c>
       <c r="I226" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J226" s="10"/>
       <c r="K226" s="10"/>
       <c r="L226" s="10"/>
       <c r="M226" s="8"/>
     </row>
     <row r="227" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A227" s="16">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="B227" s="8"/>
-      <c r="C227" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C227" s="9"/>
       <c r="D227" s="20" t="s">
-        <v>590</v>
+        <v>570</v>
       </c>
       <c r="E227" s="8" t="s">
-        <v>591</v>
+        <v>571</v>
       </c>
       <c r="F227" s="8" t="s">
-        <v>143</v>
+        <v>23</v>
       </c>
       <c r="G227" s="13">
-        <v>650</v>
+        <v>63400</v>
       </c>
       <c r="H227" s="13">
         <v>0</v>
       </c>
       <c r="I227" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J227" s="10"/>
       <c r="K227" s="10"/>
       <c r="L227" s="10"/>
       <c r="M227" s="8"/>
     </row>
     <row r="228" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A228" s="16">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="B228" s="8"/>
-      <c r="C228" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C228" s="9"/>
       <c r="D228" s="20" t="s">
-        <v>593</v>
+        <v>572</v>
       </c>
       <c r="E228" s="8" t="s">
-        <v>594</v>
+        <v>573</v>
       </c>
       <c r="F228" s="8" t="s">
-        <v>143</v>
+        <v>23</v>
       </c>
       <c r="G228" s="13">
-        <v>750</v>
+        <v>89000</v>
       </c>
       <c r="H228" s="13">
         <v>0</v>
       </c>
       <c r="I228" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J228" s="10"/>
       <c r="K228" s="10"/>
       <c r="L228" s="10"/>
       <c r="M228" s="8"/>
     </row>
-    <row r="229" spans="1:13" outlineLevel="2">
-[...29 lines deleted...]
-      <c r="E230" s="5" t="s">
+    <row r="229" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A229" s="16">
         <v>11</v>
       </c>
-      <c r="F230" s="6" t="s">
+      <c r="B229" s="8"/>
+      <c r="C229" s="9"/>
+      <c r="D229" s="20" t="s">
+        <v>574</v>
+      </c>
+      <c r="E229" s="8" t="s">
+        <v>575</v>
+      </c>
+      <c r="F229" s="8" t="s">
+        <v>23</v>
+      </c>
+      <c r="G229" s="13">
+        <v>164000</v>
+      </c>
+      <c r="H229" s="13">
+        <v>0</v>
+      </c>
+      <c r="I229" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="J229" s="10"/>
+      <c r="K229" s="10"/>
+      <c r="L229" s="10"/>
+      <c r="M229" s="8"/>
+    </row>
+    <row r="230" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A230" s="16">
         <v>12</v>
       </c>
-      <c r="G230" s="12" t="s">
-[...19 lines deleted...]
-      </c>
+      <c r="B230" s="8"/>
+      <c r="C230" s="9"/>
+      <c r="D230" s="20" t="s">
+        <v>576</v>
+      </c>
+      <c r="E230" s="8" t="s">
+        <v>577</v>
+      </c>
+      <c r="F230" s="8" t="s">
+        <v>23</v>
+      </c>
+      <c r="G230" s="13">
+        <v>46300</v>
+      </c>
+      <c r="H230" s="13">
+        <v>0</v>
+      </c>
+      <c r="I230" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="J230" s="10"/>
+      <c r="K230" s="10"/>
+      <c r="L230" s="10"/>
+      <c r="M230" s="8"/>
     </row>
     <row r="231" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A231" s="16">
-        <v>1</v>
+        <v>13</v>
       </c>
       <c r="B231" s="8"/>
-      <c r="C231" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C231" s="9"/>
       <c r="D231" s="20" t="s">
-        <v>597</v>
+        <v>578</v>
       </c>
       <c r="E231" s="8" t="s">
-        <v>598</v>
+        <v>579</v>
       </c>
       <c r="F231" s="8" t="s">
-        <v>143</v>
+        <v>23</v>
       </c>
       <c r="G231" s="13">
-        <v>1607.6</v>
+        <v>120892</v>
       </c>
       <c r="H231" s="13">
         <v>0</v>
       </c>
       <c r="I231" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J231" s="10"/>
       <c r="K231" s="10"/>
       <c r="L231" s="10"/>
       <c r="M231" s="8"/>
     </row>
     <row r="232" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A232" s="16">
-        <v>2</v>
+        <v>14</v>
       </c>
       <c r="B232" s="8"/>
-      <c r="C232" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C232" s="9"/>
       <c r="D232" s="20" t="s">
-        <v>600</v>
+        <v>580</v>
       </c>
       <c r="E232" s="8" t="s">
-        <v>601</v>
+        <v>581</v>
       </c>
       <c r="F232" s="8" t="s">
-        <v>143</v>
+        <v>23</v>
       </c>
       <c r="G232" s="13">
-        <v>382.76</v>
+        <v>139760</v>
       </c>
       <c r="H232" s="13">
-        <v>32764.38</v>
+        <v>0</v>
       </c>
       <c r="I232" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J232" s="10"/>
       <c r="K232" s="10"/>
       <c r="L232" s="10"/>
       <c r="M232" s="8"/>
     </row>
-    <row r="233" spans="1:13">
-[...1 lines deleted...]
-        <v>602</v>
+    <row r="233" spans="1:13" outlineLevel="2">
+      <c r="A233" s="15" t="s">
+        <v>582</v>
       </c>
       <c r="B233"/>
       <c r="C233"/>
       <c r="D233" s="18"/>
       <c r="E233"/>
       <c r="F233"/>
       <c r="G233" s="11"/>
       <c r="H233" s="11"/>
       <c r="I233" s="2"/>
       <c r="J233"/>
       <c r="K233"/>
       <c r="L233"/>
       <c r="M233"/>
     </row>
-    <row r="234" spans="1:13" outlineLevel="1">
-[...34 lines deleted...]
-      <c r="A236" s="3" t="s">
+    <row r="234" spans="1:13" outlineLevel="3">
+      <c r="A234" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="B236" s="4" t="s">
+      <c r="B234" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="C236" s="4" t="s">
+      <c r="C234" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="D236" s="19" t="s">
+      <c r="D234" s="19" t="s">
         <v>10</v>
       </c>
-      <c r="E236" s="5" t="s">
+      <c r="E234" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="F236" s="6" t="s">
+      <c r="F234" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="G236" s="12" t="s">
+      <c r="G234" s="12" t="s">
         <v>13</v>
       </c>
-      <c r="H236" s="12" t="s">
+      <c r="H234" s="12" t="s">
         <v>14</v>
       </c>
-      <c r="I236" s="3" t="s">
+      <c r="I234" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="J236" s="5" t="s">
+      <c r="J234" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="K236" s="5" t="s">
+      <c r="K234" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="L236" s="5" t="s">
+      <c r="L234" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="M236" s="5" t="s">
+      <c r="M234" s="5" t="s">
         <v>19</v>
       </c>
+    </row>
+    <row r="235" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A235" s="16">
+        <v>1</v>
+      </c>
+      <c r="B235" s="8"/>
+      <c r="C235" s="9"/>
+      <c r="D235" s="20" t="s">
+        <v>583</v>
+      </c>
+      <c r="E235" s="8" t="s">
+        <v>584</v>
+      </c>
+      <c r="F235" s="8" t="s">
+        <v>23</v>
+      </c>
+      <c r="G235" s="13">
+        <v>111301</v>
+      </c>
+      <c r="H235" s="13">
+        <v>0</v>
+      </c>
+      <c r="I235" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="J235" s="10"/>
+      <c r="K235" s="10"/>
+      <c r="L235" s="10"/>
+      <c r="M235" s="8"/>
+    </row>
+    <row r="236" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A236" s="16">
+        <v>2</v>
+      </c>
+      <c r="B236" s="8"/>
+      <c r="C236" s="9"/>
+      <c r="D236" s="20" t="s">
+        <v>585</v>
+      </c>
+      <c r="E236" s="8" t="s">
+        <v>586</v>
+      </c>
+      <c r="F236" s="8" t="s">
+        <v>23</v>
+      </c>
+      <c r="G236" s="13">
+        <v>129600</v>
+      </c>
+      <c r="H236" s="13">
+        <v>0</v>
+      </c>
+      <c r="I236" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="J236" s="10"/>
+      <c r="K236" s="10"/>
+      <c r="L236" s="10"/>
+      <c r="M236" s="8"/>
     </row>
     <row r="237" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A237" s="16">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B237" s="8"/>
       <c r="C237" s="9"/>
       <c r="D237" s="20" t="s">
-        <v>605</v>
+        <v>587</v>
       </c>
       <c r="E237" s="8" t="s">
-        <v>606</v>
+        <v>588</v>
       </c>
       <c r="F237" s="8" t="s">
         <v>23</v>
       </c>
       <c r="G237" s="13">
-        <v>82000</v>
+        <v>368000</v>
       </c>
       <c r="H237" s="13">
         <v>0</v>
       </c>
       <c r="I237" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J237" s="10"/>
       <c r="K237" s="10"/>
       <c r="L237" s="10"/>
       <c r="M237" s="8"/>
     </row>
     <row r="238" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A238" s="16">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B238" s="8"/>
       <c r="C238" s="9"/>
       <c r="D238" s="20" t="s">
-        <v>607</v>
+        <v>589</v>
       </c>
       <c r="E238" s="8" t="s">
-        <v>608</v>
+        <v>590</v>
       </c>
       <c r="F238" s="8" t="s">
         <v>23</v>
       </c>
       <c r="G238" s="13">
-        <v>64884</v>
+        <v>260000</v>
       </c>
       <c r="H238" s="13">
         <v>0</v>
       </c>
       <c r="I238" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J238" s="10"/>
       <c r="K238" s="10"/>
       <c r="L238" s="10"/>
       <c r="M238" s="8"/>
     </row>
     <row r="239" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A239" s="16">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B239" s="8"/>
       <c r="C239" s="9"/>
       <c r="D239" s="20" t="s">
-        <v>609</v>
+        <v>591</v>
       </c>
       <c r="E239" s="8" t="s">
-        <v>610</v>
+        <v>592</v>
       </c>
       <c r="F239" s="8" t="s">
         <v>23</v>
       </c>
       <c r="G239" s="13">
-        <v>125000</v>
+        <v>340000</v>
       </c>
       <c r="H239" s="13">
         <v>0</v>
       </c>
       <c r="I239" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J239" s="10"/>
       <c r="K239" s="10"/>
       <c r="L239" s="10"/>
       <c r="M239" s="8"/>
     </row>
     <row r="240" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A240" s="16">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B240" s="8"/>
       <c r="C240" s="9"/>
       <c r="D240" s="20" t="s">
-        <v>609</v>
+        <v>593</v>
       </c>
       <c r="E240" s="8" t="s">
-        <v>611</v>
+        <v>594</v>
       </c>
       <c r="F240" s="8" t="s">
         <v>23</v>
       </c>
       <c r="G240" s="13">
-        <v>105000</v>
+        <v>180000</v>
       </c>
       <c r="H240" s="13">
         <v>0</v>
       </c>
       <c r="I240" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J240" s="10"/>
       <c r="K240" s="10"/>
       <c r="L240" s="10"/>
       <c r="M240" s="8"/>
     </row>
     <row r="241" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A241" s="16">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B241" s="8"/>
       <c r="C241" s="9"/>
       <c r="D241" s="20" t="s">
-        <v>612</v>
+        <v>593</v>
       </c>
       <c r="E241" s="8" t="s">
-        <v>613</v>
+        <v>595</v>
       </c>
       <c r="F241" s="8" t="s">
         <v>23</v>
       </c>
       <c r="G241" s="13">
-        <v>120000</v>
+        <v>160000</v>
       </c>
       <c r="H241" s="13">
         <v>0</v>
       </c>
       <c r="I241" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J241" s="10"/>
       <c r="K241" s="10"/>
       <c r="L241" s="10"/>
       <c r="M241" s="8"/>
     </row>
     <row r="242" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A242" s="16">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B242" s="8"/>
       <c r="C242" s="9"/>
       <c r="D242" s="20" t="s">
-        <v>614</v>
+        <v>596</v>
       </c>
       <c r="E242" s="8" t="s">
-        <v>615</v>
+        <v>597</v>
       </c>
       <c r="F242" s="8" t="s">
         <v>23</v>
       </c>
       <c r="G242" s="13">
-        <v>125124</v>
+        <v>346413</v>
       </c>
       <c r="H242" s="13">
         <v>0</v>
       </c>
       <c r="I242" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J242" s="10"/>
       <c r="K242" s="10"/>
       <c r="L242" s="10"/>
       <c r="M242" s="8"/>
     </row>
     <row r="243" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A243" s="16">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B243" s="8"/>
       <c r="C243" s="9"/>
       <c r="D243" s="20" t="s">
-        <v>616</v>
+        <v>598</v>
       </c>
       <c r="E243" s="8" t="s">
-        <v>617</v>
+        <v>599</v>
       </c>
       <c r="F243" s="8" t="s">
         <v>23</v>
       </c>
       <c r="G243" s="13">
-        <v>153500</v>
+        <v>149882</v>
       </c>
       <c r="H243" s="13">
         <v>0</v>
       </c>
       <c r="I243" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J243" s="10"/>
       <c r="K243" s="10"/>
       <c r="L243" s="10"/>
       <c r="M243" s="8"/>
     </row>
     <row r="244" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A244" s="16">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B244" s="8"/>
       <c r="C244" s="9"/>
       <c r="D244" s="20" t="s">
-        <v>618</v>
+        <v>600</v>
       </c>
       <c r="E244" s="8" t="s">
-        <v>619</v>
+        <v>601</v>
       </c>
       <c r="F244" s="8" t="s">
         <v>23</v>
       </c>
       <c r="G244" s="13">
-        <v>133600</v>
+        <v>127444</v>
       </c>
       <c r="H244" s="13">
         <v>0</v>
       </c>
       <c r="I244" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J244" s="10"/>
       <c r="K244" s="10"/>
       <c r="L244" s="10"/>
       <c r="M244" s="8"/>
     </row>
     <row r="245" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A245" s="16">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="B245" s="8"/>
       <c r="C245" s="9"/>
       <c r="D245" s="20" t="s">
-        <v>620</v>
+        <v>602</v>
       </c>
       <c r="E245" s="8" t="s">
-        <v>621</v>
+        <v>603</v>
       </c>
       <c r="F245" s="8" t="s">
         <v>23</v>
       </c>
       <c r="G245" s="13">
-        <v>63400</v>
+        <v>37044</v>
       </c>
       <c r="H245" s="13">
         <v>0</v>
       </c>
       <c r="I245" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J245" s="10"/>
       <c r="K245" s="10"/>
       <c r="L245" s="10"/>
       <c r="M245" s="8"/>
     </row>
     <row r="246" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A246" s="16">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B246" s="8"/>
       <c r="C246" s="9"/>
       <c r="D246" s="20" t="s">
-        <v>622</v>
+        <v>604</v>
       </c>
       <c r="E246" s="8" t="s">
-        <v>623</v>
+        <v>605</v>
       </c>
       <c r="F246" s="8" t="s">
         <v>23</v>
       </c>
       <c r="G246" s="13">
-        <v>89000</v>
+        <v>177814</v>
       </c>
       <c r="H246" s="13">
         <v>0</v>
       </c>
       <c r="I246" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J246" s="10"/>
       <c r="K246" s="10"/>
       <c r="L246" s="10"/>
       <c r="M246" s="8"/>
     </row>
     <row r="247" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A247" s="16">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="B247" s="8"/>
       <c r="C247" s="9"/>
       <c r="D247" s="20" t="s">
-        <v>624</v>
+        <v>606</v>
       </c>
       <c r="E247" s="8" t="s">
-        <v>625</v>
+        <v>607</v>
       </c>
       <c r="F247" s="8" t="s">
         <v>23</v>
       </c>
       <c r="G247" s="13">
-        <v>164000</v>
+        <v>395000</v>
       </c>
       <c r="H247" s="13">
         <v>0</v>
       </c>
       <c r="I247" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J247" s="10"/>
       <c r="K247" s="10"/>
       <c r="L247" s="10"/>
       <c r="M247" s="8"/>
     </row>
     <row r="248" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A248" s="16">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="B248" s="8"/>
       <c r="C248" s="9"/>
       <c r="D248" s="20" t="s">
-        <v>626</v>
+        <v>608</v>
       </c>
       <c r="E248" s="8" t="s">
-        <v>627</v>
+        <v>609</v>
       </c>
       <c r="F248" s="8" t="s">
         <v>23</v>
       </c>
       <c r="G248" s="13">
-        <v>46300</v>
+        <v>151540</v>
       </c>
       <c r="H248" s="13">
         <v>0</v>
       </c>
       <c r="I248" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J248" s="10"/>
       <c r="K248" s="10"/>
       <c r="L248" s="10"/>
       <c r="M248" s="8"/>
     </row>
     <row r="249" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A249" s="16">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="B249" s="8"/>
       <c r="C249" s="9"/>
       <c r="D249" s="20" t="s">
-        <v>628</v>
+        <v>610</v>
       </c>
       <c r="E249" s="8" t="s">
-        <v>629</v>
+        <v>611</v>
       </c>
       <c r="F249" s="8" t="s">
         <v>23</v>
       </c>
       <c r="G249" s="13">
-        <v>120892</v>
+        <v>127100</v>
       </c>
       <c r="H249" s="13">
         <v>0</v>
       </c>
       <c r="I249" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J249" s="10"/>
       <c r="K249" s="10"/>
       <c r="L249" s="10"/>
       <c r="M249" s="8"/>
     </row>
     <row r="250" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A250" s="16">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="B250" s="8"/>
       <c r="C250" s="9"/>
       <c r="D250" s="20" t="s">
-        <v>630</v>
+        <v>612</v>
       </c>
       <c r="E250" s="8" t="s">
-        <v>631</v>
+        <v>613</v>
       </c>
       <c r="F250" s="8" t="s">
         <v>23</v>
       </c>
       <c r="G250" s="13">
-        <v>139760</v>
+        <v>93270</v>
       </c>
       <c r="H250" s="13">
         <v>0</v>
       </c>
       <c r="I250" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J250" s="10"/>
       <c r="K250" s="10"/>
       <c r="L250" s="10"/>
       <c r="M250" s="8"/>
     </row>
-    <row r="251" spans="1:13" outlineLevel="2">
-[...47 lines deleted...]
-      <c r="K252" s="5" t="s">
+    <row r="251" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A251" s="16">
         <v>17</v>
       </c>
-      <c r="L252" s="5" t="s">
+      <c r="B251" s="8"/>
+      <c r="C251" s="9"/>
+      <c r="D251" s="20" t="s">
+        <v>614</v>
+      </c>
+      <c r="E251" s="8" t="s">
+        <v>615</v>
+      </c>
+      <c r="F251" s="8" t="s">
+        <v>23</v>
+      </c>
+      <c r="G251" s="13">
+        <v>56500</v>
+      </c>
+      <c r="H251" s="13">
+        <v>0</v>
+      </c>
+      <c r="I251" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="J251" s="10"/>
+      <c r="K251" s="10"/>
+      <c r="L251" s="10"/>
+      <c r="M251" s="8"/>
+    </row>
+    <row r="252" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A252" s="16">
         <v>18</v>
       </c>
-      <c r="M252" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B252" s="8"/>
+      <c r="C252" s="9"/>
+      <c r="D252" s="20" t="s">
+        <v>616</v>
+      </c>
+      <c r="E252" s="8" t="s">
+        <v>617</v>
+      </c>
+      <c r="F252" s="8" t="s">
+        <v>23</v>
+      </c>
+      <c r="G252" s="13">
+        <v>76100</v>
+      </c>
+      <c r="H252" s="13">
+        <v>0</v>
+      </c>
+      <c r="I252" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="J252" s="10"/>
+      <c r="K252" s="10"/>
+      <c r="L252" s="10"/>
+      <c r="M252" s="8"/>
     </row>
     <row r="253" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A253" s="16">
-        <v>1</v>
+        <v>19</v>
       </c>
       <c r="B253" s="8"/>
       <c r="C253" s="9"/>
       <c r="D253" s="20" t="s">
-        <v>633</v>
+        <v>618</v>
       </c>
       <c r="E253" s="8" t="s">
-        <v>634</v>
+        <v>619</v>
       </c>
       <c r="F253" s="8" t="s">
         <v>23</v>
       </c>
       <c r="G253" s="13">
-        <v>111301</v>
+        <v>213265</v>
       </c>
       <c r="H253" s="13">
         <v>0</v>
       </c>
       <c r="I253" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J253" s="10"/>
       <c r="K253" s="10"/>
       <c r="L253" s="10"/>
       <c r="M253" s="8"/>
     </row>
     <row r="254" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A254" s="16">
-        <v>2</v>
+        <v>20</v>
       </c>
       <c r="B254" s="8"/>
       <c r="C254" s="9"/>
       <c r="D254" s="20" t="s">
-        <v>635</v>
+        <v>620</v>
       </c>
       <c r="E254" s="8" t="s">
-        <v>636</v>
+        <v>621</v>
       </c>
       <c r="F254" s="8" t="s">
         <v>23</v>
       </c>
       <c r="G254" s="13">
-        <v>129600</v>
+        <v>171000</v>
       </c>
       <c r="H254" s="13">
         <v>0</v>
       </c>
       <c r="I254" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J254" s="10"/>
       <c r="K254" s="10"/>
       <c r="L254" s="10"/>
       <c r="M254" s="8"/>
     </row>
-    <row r="255" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
-[...55 lines deleted...]
-      <c r="M256" s="8"/>
+    <row r="255" spans="1:13" outlineLevel="2">
+      <c r="A255" s="15" t="s">
+        <v>622</v>
+      </c>
+      <c r="B255"/>
+      <c r="C255"/>
+      <c r="D255" s="18"/>
+      <c r="E255"/>
+      <c r="F255"/>
+      <c r="G255" s="11"/>
+      <c r="H255" s="11"/>
+      <c r="I255" s="2"/>
+      <c r="J255"/>
+      <c r="K255"/>
+      <c r="L255"/>
+      <c r="M255"/>
+    </row>
+    <row r="256" spans="1:13" outlineLevel="3">
+      <c r="A256" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B256" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C256" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="D256" s="19" t="s">
+        <v>10</v>
+      </c>
+      <c r="E256" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="F256" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="G256" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="H256" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="I256" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="J256" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="K256" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="L256" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="M256" s="5" t="s">
+        <v>19</v>
+      </c>
     </row>
     <row r="257" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A257" s="16">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B257" s="8"/>
       <c r="C257" s="9"/>
       <c r="D257" s="20" t="s">
-        <v>641</v>
+        <v>623</v>
       </c>
       <c r="E257" s="8" t="s">
-        <v>642</v>
+        <v>624</v>
       </c>
       <c r="F257" s="8" t="s">
         <v>23</v>
       </c>
       <c r="G257" s="13">
-        <v>340000</v>
+        <v>100000</v>
       </c>
       <c r="H257" s="13">
         <v>0</v>
       </c>
       <c r="I257" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J257" s="10"/>
       <c r="K257" s="10"/>
       <c r="L257" s="10"/>
       <c r="M257" s="8"/>
     </row>
     <row r="258" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A258" s="16">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B258" s="8"/>
       <c r="C258" s="9"/>
       <c r="D258" s="20" t="s">
-        <v>643</v>
+        <v>625</v>
       </c>
       <c r="E258" s="8" t="s">
-        <v>644</v>
+        <v>626</v>
       </c>
       <c r="F258" s="8" t="s">
         <v>23</v>
       </c>
       <c r="G258" s="13">
-        <v>180000</v>
+        <v>200000</v>
       </c>
       <c r="H258" s="13">
         <v>0</v>
       </c>
       <c r="I258" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J258" s="10"/>
       <c r="K258" s="10"/>
       <c r="L258" s="10"/>
       <c r="M258" s="8"/>
     </row>
     <row r="259" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A259" s="16">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="B259" s="8"/>
       <c r="C259" s="9"/>
       <c r="D259" s="20" t="s">
-        <v>643</v>
+        <v>627</v>
       </c>
       <c r="E259" s="8" t="s">
-        <v>645</v>
+        <v>628</v>
       </c>
       <c r="F259" s="8" t="s">
         <v>23</v>
       </c>
       <c r="G259" s="13">
-        <v>160000</v>
+        <v>125500</v>
       </c>
       <c r="H259" s="13">
         <v>0</v>
       </c>
       <c r="I259" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J259" s="10"/>
       <c r="K259" s="10"/>
       <c r="L259" s="10"/>
       <c r="M259" s="8"/>
     </row>
     <row r="260" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A260" s="16">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="B260" s="8"/>
       <c r="C260" s="9"/>
       <c r="D260" s="20" t="s">
-        <v>646</v>
+        <v>629</v>
       </c>
       <c r="E260" s="8" t="s">
-        <v>647</v>
+        <v>630</v>
       </c>
       <c r="F260" s="8" t="s">
         <v>23</v>
       </c>
       <c r="G260" s="13">
-        <v>346413</v>
+        <v>250000</v>
       </c>
       <c r="H260" s="13">
         <v>0</v>
       </c>
       <c r="I260" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J260" s="10"/>
       <c r="K260" s="10"/>
       <c r="L260" s="10"/>
       <c r="M260" s="8"/>
     </row>
     <row r="261" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A261" s="16">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="B261" s="8"/>
       <c r="C261" s="9"/>
       <c r="D261" s="20" t="s">
-        <v>648</v>
+        <v>631</v>
       </c>
       <c r="E261" s="8" t="s">
-        <v>649</v>
+        <v>632</v>
       </c>
       <c r="F261" s="8" t="s">
         <v>23</v>
       </c>
       <c r="G261" s="13">
-        <v>149882</v>
+        <v>250000</v>
       </c>
       <c r="H261" s="13">
         <v>0</v>
       </c>
       <c r="I261" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J261" s="10"/>
       <c r="K261" s="10"/>
       <c r="L261" s="10"/>
       <c r="M261" s="8"/>
     </row>
     <row r="262" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A262" s="16">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="B262" s="8"/>
       <c r="C262" s="9"/>
       <c r="D262" s="20" t="s">
-        <v>650</v>
+        <v>633</v>
       </c>
       <c r="E262" s="8" t="s">
-        <v>651</v>
+        <v>634</v>
       </c>
       <c r="F262" s="8" t="s">
         <v>23</v>
       </c>
       <c r="G262" s="13">
-        <v>127444</v>
+        <v>635000</v>
       </c>
       <c r="H262" s="13">
         <v>0</v>
       </c>
       <c r="I262" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J262" s="10"/>
       <c r="K262" s="10"/>
       <c r="L262" s="10"/>
       <c r="M262" s="8"/>
     </row>
     <row r="263" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A263" s="16">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="B263" s="8"/>
       <c r="C263" s="9"/>
       <c r="D263" s="20" t="s">
-        <v>652</v>
+        <v>635</v>
       </c>
       <c r="E263" s="8" t="s">
-        <v>653</v>
+        <v>636</v>
       </c>
       <c r="F263" s="8" t="s">
         <v>23</v>
       </c>
       <c r="G263" s="13">
-        <v>37044</v>
+        <v>250000</v>
       </c>
       <c r="H263" s="13">
         <v>0</v>
       </c>
       <c r="I263" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J263" s="10"/>
       <c r="K263" s="10"/>
       <c r="L263" s="10"/>
       <c r="M263" s="8"/>
     </row>
     <row r="264" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A264" s="16">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="B264" s="8"/>
       <c r="C264" s="9"/>
       <c r="D264" s="20" t="s">
-        <v>654</v>
+        <v>637</v>
       </c>
       <c r="E264" s="8" t="s">
-        <v>655</v>
+        <v>638</v>
       </c>
       <c r="F264" s="8" t="s">
         <v>23</v>
       </c>
       <c r="G264" s="13">
-        <v>177814</v>
+        <v>160000</v>
       </c>
       <c r="H264" s="13">
         <v>0</v>
       </c>
       <c r="I264" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J264" s="10"/>
       <c r="K264" s="10"/>
       <c r="L264" s="10"/>
       <c r="M264" s="8"/>
     </row>
     <row r="265" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A265" s="16">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="B265" s="8"/>
       <c r="C265" s="9"/>
       <c r="D265" s="20" t="s">
-        <v>656</v>
+        <v>639</v>
       </c>
       <c r="E265" s="8" t="s">
-        <v>657</v>
+        <v>640</v>
       </c>
       <c r="F265" s="8" t="s">
         <v>23</v>
       </c>
       <c r="G265" s="13">
-        <v>395000</v>
+        <v>155000</v>
       </c>
       <c r="H265" s="13">
         <v>0</v>
       </c>
       <c r="I265" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J265" s="10"/>
       <c r="K265" s="10"/>
       <c r="L265" s="10"/>
       <c r="M265" s="8"/>
     </row>
     <row r="266" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A266" s="16">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="B266" s="8"/>
       <c r="C266" s="9"/>
       <c r="D266" s="20" t="s">
-        <v>658</v>
+        <v>641</v>
       </c>
       <c r="E266" s="8" t="s">
-        <v>659</v>
+        <v>642</v>
       </c>
       <c r="F266" s="8" t="s">
         <v>23</v>
       </c>
       <c r="G266" s="13">
-        <v>151540</v>
+        <v>720000</v>
       </c>
       <c r="H266" s="13">
         <v>0</v>
       </c>
       <c r="I266" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J266" s="10"/>
       <c r="K266" s="10"/>
       <c r="L266" s="10"/>
       <c r="M266" s="8"/>
     </row>
     <row r="267" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A267" s="16">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="B267" s="8"/>
       <c r="C267" s="9"/>
       <c r="D267" s="20" t="s">
-        <v>660</v>
+        <v>643</v>
       </c>
       <c r="E267" s="8" t="s">
-        <v>661</v>
+        <v>644</v>
       </c>
       <c r="F267" s="8" t="s">
         <v>23</v>
       </c>
       <c r="G267" s="13">
-        <v>127100</v>
+        <v>1100000</v>
       </c>
       <c r="H267" s="13">
         <v>0</v>
       </c>
       <c r="I267" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J267" s="10"/>
       <c r="K267" s="10"/>
       <c r="L267" s="10"/>
       <c r="M267" s="8"/>
     </row>
     <row r="268" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A268" s="16">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="B268" s="8"/>
       <c r="C268" s="9"/>
       <c r="D268" s="20" t="s">
-        <v>662</v>
+        <v>645</v>
       </c>
       <c r="E268" s="8" t="s">
-        <v>663</v>
+        <v>646</v>
       </c>
       <c r="F268" s="8" t="s">
         <v>23</v>
       </c>
       <c r="G268" s="13">
-        <v>93270</v>
+        <v>850000</v>
       </c>
       <c r="H268" s="13">
         <v>0</v>
       </c>
       <c r="I268" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J268" s="10"/>
       <c r="K268" s="10"/>
       <c r="L268" s="10"/>
       <c r="M268" s="8"/>
     </row>
     <row r="269" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A269" s="16">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="B269" s="8"/>
       <c r="C269" s="9"/>
       <c r="D269" s="20" t="s">
-        <v>664</v>
+        <v>647</v>
       </c>
       <c r="E269" s="8" t="s">
-        <v>665</v>
+        <v>648</v>
       </c>
       <c r="F269" s="8" t="s">
         <v>23</v>
       </c>
       <c r="G269" s="13">
-        <v>56500</v>
+        <v>80380</v>
       </c>
       <c r="H269" s="13">
         <v>0</v>
       </c>
       <c r="I269" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J269" s="10"/>
       <c r="K269" s="10"/>
       <c r="L269" s="10"/>
       <c r="M269" s="8"/>
     </row>
-    <row r="270" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A270" s="16">
+    <row r="270" spans="1:13" outlineLevel="1">
+      <c r="A270" s="17" t="s">
+        <v>649</v>
+      </c>
+      <c r="B270"/>
+      <c r="C270"/>
+      <c r="D270" s="18"/>
+      <c r="E270"/>
+      <c r="F270"/>
+      <c r="G270" s="11"/>
+      <c r="H270" s="11"/>
+      <c r="I270" s="2"/>
+      <c r="J270"/>
+      <c r="K270"/>
+      <c r="L270"/>
+      <c r="M270"/>
+    </row>
+    <row r="271" spans="1:13" outlineLevel="2">
+      <c r="A271" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B271" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C271" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="D271" s="19" t="s">
+        <v>10</v>
+      </c>
+      <c r="E271" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="F271" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="G271" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="H271" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="I271" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="J271" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="K271" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="L271" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="B270" s="8"/>
-[...25 lines deleted...]
-      <c r="A271" s="16">
+      <c r="M271" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="B271" s="8"/>
-[...24 lines deleted...]
-    <row r="272" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
+    </row>
+    <row r="272" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A272" s="16">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="B272" s="8"/>
       <c r="C272" s="9"/>
       <c r="D272" s="20" t="s">
-        <v>670</v>
+        <v>650</v>
       </c>
       <c r="E272" s="8" t="s">
-        <v>671</v>
+        <v>651</v>
       </c>
       <c r="F272" s="8" t="s">
         <v>23</v>
       </c>
       <c r="G272" s="13">
-        <v>171000</v>
+        <v>179000</v>
       </c>
       <c r="H272" s="13">
         <v>0</v>
       </c>
       <c r="I272" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J272" s="10"/>
       <c r="K272" s="10"/>
       <c r="L272" s="10"/>
       <c r="M272" s="8"/>
     </row>
     <row r="273" spans="1:13" outlineLevel="2">
       <c r="A273" s="15" t="s">
-        <v>672</v>
+        <v>652</v>
       </c>
       <c r="B273"/>
       <c r="C273"/>
       <c r="D273" s="18"/>
       <c r="E273"/>
       <c r="F273"/>
       <c r="G273" s="11"/>
       <c r="H273" s="11"/>
       <c r="I273" s="2"/>
       <c r="J273"/>
       <c r="K273"/>
       <c r="L273"/>
       <c r="M273"/>
     </row>
     <row r="274" spans="1:13" outlineLevel="3">
       <c r="A274" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B274" s="4" t="s">
         <v>8</v>
       </c>
       <c r="C274" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D274" s="19" t="s">
@@ -18366,1507 +17698,984 @@
         <v>14</v>
       </c>
       <c r="I274" s="3" t="s">
         <v>15</v>
       </c>
       <c r="J274" s="5" t="s">
         <v>16</v>
       </c>
       <c r="K274" s="5" t="s">
         <v>17</v>
       </c>
       <c r="L274" s="5" t="s">
         <v>18</v>
       </c>
       <c r="M274" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="275" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A275" s="16">
         <v>1</v>
       </c>
       <c r="B275" s="8"/>
       <c r="C275" s="9"/>
       <c r="D275" s="20" t="s">
-        <v>673</v>
+        <v>653</v>
       </c>
       <c r="E275" s="8" t="s">
-        <v>674</v>
+        <v>654</v>
       </c>
       <c r="F275" s="8" t="s">
         <v>23</v>
       </c>
       <c r="G275" s="13">
-        <v>100000</v>
+        <v>160584</v>
       </c>
       <c r="H275" s="13">
         <v>0</v>
       </c>
       <c r="I275" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J275" s="10"/>
       <c r="K275" s="10"/>
       <c r="L275" s="10"/>
       <c r="M275" s="8"/>
     </row>
     <row r="276" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A276" s="16">
         <v>2</v>
       </c>
       <c r="B276" s="8"/>
       <c r="C276" s="9"/>
       <c r="D276" s="20" t="s">
-        <v>675</v>
+        <v>655</v>
       </c>
       <c r="E276" s="8" t="s">
-        <v>676</v>
+        <v>656</v>
       </c>
       <c r="F276" s="8" t="s">
         <v>23</v>
       </c>
       <c r="G276" s="13">
-        <v>200000</v>
+        <v>316397</v>
       </c>
       <c r="H276" s="13">
         <v>0</v>
       </c>
       <c r="I276" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J276" s="10"/>
       <c r="K276" s="10"/>
       <c r="L276" s="10"/>
       <c r="M276" s="8"/>
     </row>
     <row r="277" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A277" s="16">
         <v>3</v>
       </c>
       <c r="B277" s="8"/>
       <c r="C277" s="9"/>
       <c r="D277" s="20" t="s">
-        <v>677</v>
+        <v>657</v>
       </c>
       <c r="E277" s="8" t="s">
-        <v>678</v>
+        <v>658</v>
       </c>
       <c r="F277" s="8" t="s">
         <v>23</v>
       </c>
       <c r="G277" s="13">
-        <v>125500</v>
+        <v>162600</v>
       </c>
       <c r="H277" s="13">
         <v>0</v>
       </c>
       <c r="I277" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J277" s="10"/>
       <c r="K277" s="10"/>
       <c r="L277" s="10"/>
       <c r="M277" s="8"/>
     </row>
     <row r="278" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A278" s="16">
         <v>4</v>
       </c>
       <c r="B278" s="8"/>
       <c r="C278" s="9"/>
       <c r="D278" s="20" t="s">
-        <v>679</v>
+        <v>659</v>
       </c>
       <c r="E278" s="8" t="s">
-        <v>680</v>
+        <v>660</v>
       </c>
       <c r="F278" s="8" t="s">
         <v>23</v>
       </c>
       <c r="G278" s="13">
-        <v>250000</v>
+        <v>580000</v>
       </c>
       <c r="H278" s="13">
         <v>0</v>
       </c>
       <c r="I278" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J278" s="10"/>
       <c r="K278" s="10"/>
       <c r="L278" s="10"/>
       <c r="M278" s="8"/>
     </row>
     <row r="279" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A279" s="16">
         <v>5</v>
       </c>
       <c r="B279" s="8"/>
       <c r="C279" s="9"/>
       <c r="D279" s="20" t="s">
-        <v>681</v>
+        <v>661</v>
       </c>
       <c r="E279" s="8" t="s">
-        <v>682</v>
+        <v>662</v>
       </c>
       <c r="F279" s="8" t="s">
         <v>23</v>
       </c>
       <c r="G279" s="13">
-        <v>250000</v>
+        <v>161750</v>
       </c>
       <c r="H279" s="13">
         <v>0</v>
       </c>
       <c r="I279" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J279" s="10"/>
       <c r="K279" s="10"/>
       <c r="L279" s="10"/>
       <c r="M279" s="8"/>
     </row>
     <row r="280" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A280" s="16">
         <v>6</v>
       </c>
       <c r="B280" s="8"/>
       <c r="C280" s="9"/>
       <c r="D280" s="20" t="s">
-        <v>683</v>
+        <v>663</v>
       </c>
       <c r="E280" s="8" t="s">
-        <v>684</v>
+        <v>664</v>
       </c>
       <c r="F280" s="8" t="s">
         <v>23</v>
       </c>
       <c r="G280" s="13">
-        <v>635000</v>
+        <v>190830</v>
       </c>
       <c r="H280" s="13">
         <v>0</v>
       </c>
       <c r="I280" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J280" s="10"/>
       <c r="K280" s="10"/>
       <c r="L280" s="10"/>
       <c r="M280" s="8"/>
     </row>
     <row r="281" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A281" s="16">
         <v>7</v>
       </c>
       <c r="B281" s="8"/>
       <c r="C281" s="9"/>
       <c r="D281" s="20" t="s">
-        <v>685</v>
+        <v>665</v>
       </c>
       <c r="E281" s="8" t="s">
-        <v>686</v>
+        <v>666</v>
       </c>
       <c r="F281" s="8" t="s">
         <v>23</v>
       </c>
       <c r="G281" s="13">
-        <v>250000</v>
+        <v>250280</v>
       </c>
       <c r="H281" s="13">
         <v>0</v>
       </c>
       <c r="I281" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J281" s="10"/>
       <c r="K281" s="10"/>
       <c r="L281" s="10"/>
       <c r="M281" s="8"/>
     </row>
     <row r="282" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A282" s="16">
         <v>8</v>
       </c>
       <c r="B282" s="8"/>
       <c r="C282" s="9"/>
       <c r="D282" s="20" t="s">
-        <v>687</v>
+        <v>667</v>
       </c>
       <c r="E282" s="8" t="s">
-        <v>688</v>
+        <v>668</v>
       </c>
       <c r="F282" s="8" t="s">
         <v>23</v>
       </c>
       <c r="G282" s="13">
-        <v>160000</v>
+        <v>457118</v>
       </c>
       <c r="H282" s="13">
         <v>0</v>
       </c>
       <c r="I282" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J282" s="10"/>
       <c r="K282" s="10"/>
       <c r="L282" s="10"/>
       <c r="M282" s="8"/>
     </row>
     <row r="283" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A283" s="16">
         <v>9</v>
       </c>
       <c r="B283" s="8"/>
       <c r="C283" s="9"/>
       <c r="D283" s="20" t="s">
-        <v>689</v>
+        <v>669</v>
       </c>
       <c r="E283" s="8" t="s">
-        <v>690</v>
+        <v>670</v>
       </c>
       <c r="F283" s="8" t="s">
         <v>23</v>
       </c>
       <c r="G283" s="13">
-        <v>155000</v>
+        <v>195000</v>
       </c>
       <c r="H283" s="13">
         <v>0</v>
       </c>
       <c r="I283" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J283" s="10"/>
       <c r="K283" s="10"/>
       <c r="L283" s="10"/>
       <c r="M283" s="8"/>
     </row>
     <row r="284" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A284" s="16">
         <v>10</v>
       </c>
       <c r="B284" s="8"/>
       <c r="C284" s="9"/>
       <c r="D284" s="20" t="s">
-        <v>691</v>
+        <v>671</v>
       </c>
       <c r="E284" s="8" t="s">
-        <v>692</v>
+        <v>672</v>
       </c>
       <c r="F284" s="8" t="s">
         <v>23</v>
       </c>
       <c r="G284" s="13">
-        <v>720000</v>
+        <v>12920</v>
       </c>
       <c r="H284" s="13">
         <v>0</v>
       </c>
       <c r="I284" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J284" s="10"/>
       <c r="K284" s="10"/>
       <c r="L284" s="10"/>
       <c r="M284" s="8"/>
     </row>
     <row r="285" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A285" s="16">
         <v>11</v>
       </c>
       <c r="B285" s="8"/>
       <c r="C285" s="9"/>
       <c r="D285" s="20" t="s">
-        <v>693</v>
+        <v>673</v>
       </c>
       <c r="E285" s="8" t="s">
-        <v>694</v>
+        <v>674</v>
       </c>
       <c r="F285" s="8" t="s">
         <v>23</v>
       </c>
       <c r="G285" s="13">
-        <v>1100000</v>
+        <v>308500</v>
       </c>
       <c r="H285" s="13">
         <v>0</v>
       </c>
       <c r="I285" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J285" s="10"/>
       <c r="K285" s="10"/>
       <c r="L285" s="10"/>
       <c r="M285" s="8"/>
     </row>
     <row r="286" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A286" s="16">
         <v>12</v>
       </c>
       <c r="B286" s="8"/>
       <c r="C286" s="9"/>
       <c r="D286" s="20" t="s">
-        <v>695</v>
+        <v>675</v>
       </c>
       <c r="E286" s="8" t="s">
-        <v>696</v>
+        <v>676</v>
       </c>
       <c r="F286" s="8" t="s">
         <v>23</v>
       </c>
       <c r="G286" s="13">
-        <v>850000</v>
+        <v>355214</v>
       </c>
       <c r="H286" s="13">
         <v>0</v>
       </c>
       <c r="I286" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J286" s="10"/>
       <c r="K286" s="10"/>
       <c r="L286" s="10"/>
       <c r="M286" s="8"/>
     </row>
     <row r="287" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A287" s="16">
         <v>13</v>
       </c>
       <c r="B287" s="8"/>
       <c r="C287" s="9"/>
       <c r="D287" s="20" t="s">
-        <v>697</v>
+        <v>677</v>
       </c>
       <c r="E287" s="8" t="s">
-        <v>698</v>
+        <v>678</v>
       </c>
       <c r="F287" s="8" t="s">
         <v>23</v>
       </c>
       <c r="G287" s="13">
-        <v>80380</v>
+        <v>313971</v>
       </c>
       <c r="H287" s="13">
         <v>0</v>
       </c>
       <c r="I287" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J287" s="10"/>
       <c r="K287" s="10"/>
       <c r="L287" s="10"/>
       <c r="M287" s="8"/>
     </row>
-    <row r="288" spans="1:13" outlineLevel="1">
-[...1 lines deleted...]
-        <v>699</v>
+    <row r="288" spans="1:13" outlineLevel="2">
+      <c r="A288" s="15" t="s">
+        <v>679</v>
       </c>
       <c r="B288"/>
       <c r="C288"/>
       <c r="D288" s="18"/>
       <c r="E288"/>
       <c r="F288"/>
       <c r="G288" s="11"/>
       <c r="H288" s="11"/>
       <c r="I288" s="2"/>
       <c r="J288"/>
       <c r="K288"/>
       <c r="L288"/>
       <c r="M288"/>
     </row>
-    <row r="289" spans="1:13" outlineLevel="2">
+    <row r="289" spans="1:13" outlineLevel="3">
       <c r="A289" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B289" s="4" t="s">
         <v>8</v>
       </c>
       <c r="C289" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D289" s="19" t="s">
         <v>10</v>
       </c>
       <c r="E289" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F289" s="6" t="s">
         <v>12</v>
       </c>
       <c r="G289" s="12" t="s">
         <v>13</v>
       </c>
       <c r="H289" s="12" t="s">
         <v>14</v>
       </c>
       <c r="I289" s="3" t="s">
         <v>15</v>
       </c>
       <c r="J289" s="5" t="s">
         <v>16</v>
       </c>
       <c r="K289" s="5" t="s">
         <v>17</v>
       </c>
       <c r="L289" s="5" t="s">
         <v>18</v>
       </c>
       <c r="M289" s="5" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="290" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+    <row r="290" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A290" s="16">
         <v>1</v>
       </c>
       <c r="B290" s="8"/>
       <c r="C290" s="9"/>
       <c r="D290" s="20" t="s">
-        <v>700</v>
+        <v>680</v>
       </c>
       <c r="E290" s="8" t="s">
-        <v>701</v>
+        <v>681</v>
       </c>
       <c r="F290" s="8" t="s">
         <v>23</v>
       </c>
       <c r="G290" s="13">
-        <v>179000</v>
+        <v>850000</v>
       </c>
       <c r="H290" s="13">
         <v>0</v>
       </c>
       <c r="I290" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J290" s="10"/>
       <c r="K290" s="10"/>
       <c r="L290" s="10"/>
       <c r="M290" s="8"/>
     </row>
-    <row r="291" spans="1:13" outlineLevel="2">
-[...1 lines deleted...]
-        <v>702</v>
+    <row r="291" spans="1:13" outlineLevel="1">
+      <c r="A291" s="17" t="s">
+        <v>682</v>
       </c>
       <c r="B291"/>
       <c r="C291"/>
       <c r="D291" s="18"/>
       <c r="E291"/>
       <c r="F291"/>
       <c r="G291" s="11"/>
       <c r="H291" s="11"/>
       <c r="I291" s="2"/>
       <c r="J291"/>
       <c r="K291"/>
       <c r="L291"/>
       <c r="M291"/>
     </row>
-    <row r="292" spans="1:13" outlineLevel="3">
+    <row r="292" spans="1:13" outlineLevel="2">
       <c r="A292" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B292" s="4" t="s">
         <v>8</v>
       </c>
       <c r="C292" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D292" s="19" t="s">
         <v>10</v>
       </c>
       <c r="E292" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F292" s="6" t="s">
         <v>12</v>
       </c>
       <c r="G292" s="12" t="s">
         <v>13</v>
       </c>
       <c r="H292" s="12" t="s">
         <v>14</v>
       </c>
       <c r="I292" s="3" t="s">
         <v>15</v>
       </c>
       <c r="J292" s="5" t="s">
         <v>16</v>
       </c>
       <c r="K292" s="5" t="s">
         <v>17</v>
       </c>
       <c r="L292" s="5" t="s">
         <v>18</v>
       </c>
       <c r="M292" s="5" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="293" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
+    <row r="293" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A293" s="16">
         <v>1</v>
       </c>
       <c r="B293" s="8"/>
       <c r="C293" s="9"/>
       <c r="D293" s="20" t="s">
-        <v>703</v>
+        <v>683</v>
       </c>
       <c r="E293" s="8" t="s">
-        <v>704</v>
+        <v>684</v>
       </c>
       <c r="F293" s="8" t="s">
         <v>23</v>
       </c>
       <c r="G293" s="13">
-        <v>160584</v>
+        <v>296700</v>
       </c>
       <c r="H293" s="13">
         <v>0</v>
       </c>
       <c r="I293" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J293" s="10"/>
       <c r="K293" s="10"/>
       <c r="L293" s="10"/>
       <c r="M293" s="8"/>
     </row>
-    <row r="294" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
+    <row r="294" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A294" s="16">
         <v>2</v>
       </c>
       <c r="B294" s="8"/>
       <c r="C294" s="9"/>
       <c r="D294" s="20" t="s">
-        <v>705</v>
+        <v>685</v>
       </c>
       <c r="E294" s="8" t="s">
-        <v>706</v>
+        <v>686</v>
       </c>
       <c r="F294" s="8" t="s">
         <v>23</v>
       </c>
       <c r="G294" s="13">
-        <v>316397</v>
+        <v>31200</v>
       </c>
       <c r="H294" s="13">
         <v>0</v>
       </c>
       <c r="I294" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J294" s="10"/>
       <c r="K294" s="10"/>
       <c r="L294" s="10"/>
       <c r="M294" s="8"/>
     </row>
-    <row r="295" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
+    <row r="295" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A295" s="16">
         <v>3</v>
       </c>
       <c r="B295" s="8"/>
       <c r="C295" s="9"/>
       <c r="D295" s="20" t="s">
-        <v>707</v>
+        <v>687</v>
       </c>
       <c r="E295" s="8" t="s">
-        <v>708</v>
+        <v>688</v>
       </c>
       <c r="F295" s="8" t="s">
         <v>23</v>
       </c>
       <c r="G295" s="13">
-        <v>162600</v>
+        <v>57000</v>
       </c>
       <c r="H295" s="13">
         <v>0</v>
       </c>
       <c r="I295" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J295" s="10"/>
       <c r="K295" s="10"/>
       <c r="L295" s="10"/>
       <c r="M295" s="8"/>
     </row>
-    <row r="296" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
+    <row r="296" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A296" s="16">
         <v>4</v>
       </c>
       <c r="B296" s="8"/>
       <c r="C296" s="9"/>
       <c r="D296" s="20" t="s">
-        <v>709</v>
+        <v>689</v>
       </c>
       <c r="E296" s="8" t="s">
-        <v>710</v>
+        <v>690</v>
       </c>
       <c r="F296" s="8" t="s">
         <v>23</v>
       </c>
       <c r="G296" s="13">
-        <v>580000</v>
+        <v>35680</v>
       </c>
       <c r="H296" s="13">
         <v>0</v>
       </c>
       <c r="I296" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J296" s="10"/>
       <c r="K296" s="10"/>
       <c r="L296" s="10"/>
       <c r="M296" s="8"/>
     </row>
-    <row r="297" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
+    <row r="297" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A297" s="16">
         <v>5</v>
       </c>
       <c r="B297" s="8"/>
       <c r="C297" s="9"/>
       <c r="D297" s="20" t="s">
-        <v>711</v>
+        <v>691</v>
       </c>
       <c r="E297" s="8" t="s">
-        <v>712</v>
+        <v>692</v>
       </c>
       <c r="F297" s="8" t="s">
         <v>23</v>
       </c>
       <c r="G297" s="13">
-        <v>161750</v>
+        <v>75000</v>
       </c>
       <c r="H297" s="13">
         <v>0</v>
       </c>
       <c r="I297" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J297" s="10"/>
       <c r="K297" s="10"/>
       <c r="L297" s="10"/>
       <c r="M297" s="8"/>
     </row>
-    <row r="298" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
-[...29 lines deleted...]
-      <c r="A299" s="16">
+    <row r="298" spans="1:13" outlineLevel="1">
+      <c r="A298" s="17" t="s">
+        <v>693</v>
+      </c>
+      <c r="B298"/>
+      <c r="C298"/>
+      <c r="D298" s="18"/>
+      <c r="E298"/>
+      <c r="F298"/>
+      <c r="G298" s="11"/>
+      <c r="H298" s="11"/>
+      <c r="I298" s="2"/>
+      <c r="J298"/>
+      <c r="K298"/>
+      <c r="L298"/>
+      <c r="M298"/>
+    </row>
+    <row r="299" spans="1:13" outlineLevel="2">
+      <c r="A299" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="B299" s="8"/>
-[...24 lines deleted...]
-    <row r="300" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
+      <c r="B299" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C299" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="D299" s="19" t="s">
+        <v>10</v>
+      </c>
+      <c r="E299" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="F299" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="G299" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="H299" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="I299" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="J299" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="K299" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="L299" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="M299" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="300" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A300" s="16">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="B300" s="8"/>
       <c r="C300" s="9"/>
       <c r="D300" s="20" t="s">
-        <v>717</v>
+        <v>694</v>
       </c>
       <c r="E300" s="8" t="s">
-        <v>718</v>
+        <v>695</v>
       </c>
       <c r="F300" s="8" t="s">
         <v>23</v>
       </c>
       <c r="G300" s="13">
-        <v>457118</v>
+        <v>329440</v>
       </c>
       <c r="H300" s="13">
         <v>0</v>
       </c>
       <c r="I300" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J300" s="10"/>
       <c r="K300" s="10"/>
       <c r="L300" s="10"/>
       <c r="M300" s="8"/>
     </row>
-    <row r="301" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
+    <row r="301" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A301" s="16">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="B301" s="8"/>
       <c r="C301" s="9"/>
       <c r="D301" s="20" t="s">
-        <v>719</v>
+        <v>696</v>
       </c>
       <c r="E301" s="8" t="s">
-        <v>720</v>
+        <v>697</v>
       </c>
       <c r="F301" s="8" t="s">
         <v>23</v>
       </c>
       <c r="G301" s="13">
-        <v>195000</v>
+        <v>96686</v>
       </c>
       <c r="H301" s="13">
         <v>0</v>
       </c>
       <c r="I301" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J301" s="10"/>
       <c r="K301" s="10"/>
       <c r="L301" s="10"/>
       <c r="M301" s="8"/>
     </row>
-    <row r="302" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
+    <row r="302" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A302" s="16">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="B302" s="8"/>
       <c r="C302" s="9"/>
       <c r="D302" s="20" t="s">
-        <v>721</v>
+        <v>698</v>
       </c>
       <c r="E302" s="8" t="s">
-        <v>722</v>
+        <v>699</v>
       </c>
       <c r="F302" s="8" t="s">
         <v>23</v>
       </c>
       <c r="G302" s="13">
-        <v>12920</v>
+        <v>230605</v>
       </c>
       <c r="H302" s="13">
         <v>0</v>
       </c>
       <c r="I302" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J302" s="10"/>
       <c r="K302" s="10"/>
       <c r="L302" s="10"/>
       <c r="M302" s="8"/>
     </row>
-    <row r="303" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
+    <row r="303" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A303" s="16">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="B303" s="8"/>
       <c r="C303" s="9"/>
       <c r="D303" s="20" t="s">
-        <v>723</v>
+        <v>700</v>
       </c>
       <c r="E303" s="8" t="s">
-        <v>724</v>
+        <v>701</v>
       </c>
       <c r="F303" s="8" t="s">
         <v>23</v>
       </c>
       <c r="G303" s="13">
-        <v>308500</v>
+        <v>156905</v>
       </c>
       <c r="H303" s="13">
         <v>0</v>
       </c>
       <c r="I303" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J303" s="10"/>
       <c r="K303" s="10"/>
       <c r="L303" s="10"/>
       <c r="M303" s="8"/>
     </row>
-    <row r="304" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
+    <row r="304" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A304" s="16">
-        <v>12</v>
+        <v>5</v>
       </c>
       <c r="B304" s="8"/>
       <c r="C304" s="9"/>
       <c r="D304" s="20" t="s">
-        <v>725</v>
+        <v>702</v>
       </c>
       <c r="E304" s="8" t="s">
-        <v>726</v>
+        <v>703</v>
       </c>
       <c r="F304" s="8" t="s">
         <v>23</v>
       </c>
       <c r="G304" s="13">
-        <v>355214</v>
+        <v>411344</v>
       </c>
       <c r="H304" s="13">
         <v>0</v>
       </c>
       <c r="I304" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J304" s="10"/>
       <c r="K304" s="10"/>
       <c r="L304" s="10"/>
       <c r="M304" s="8"/>
     </row>
-    <row r="305" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
+    <row r="305" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A305" s="16">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="B305" s="8"/>
       <c r="C305" s="9"/>
       <c r="D305" s="20" t="s">
-        <v>727</v>
+        <v>704</v>
       </c>
       <c r="E305" s="8" t="s">
-        <v>728</v>
+        <v>705</v>
       </c>
       <c r="F305" s="8" t="s">
         <v>23</v>
       </c>
       <c r="G305" s="13">
-        <v>313971</v>
+        <v>181700</v>
       </c>
       <c r="H305" s="13">
         <v>0</v>
       </c>
       <c r="I305" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J305" s="10"/>
       <c r="K305" s="10"/>
       <c r="L305" s="10"/>
       <c r="M305" s="8"/>
-    </row>
-[...520 lines deleted...]
-      <c r="M323" s="8"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:G1"/>
     <mergeCell ref="A4:G4"/>
     <mergeCell ref="A5:G5"/>
     <mergeCell ref="A8:M8"/>
     <mergeCell ref="A9:M9"/>
     <mergeCell ref="A22:M22"/>
     <mergeCell ref="A29:M29"/>
     <mergeCell ref="A38:M38"/>
     <mergeCell ref="A42:M42"/>
     <mergeCell ref="A51:M51"/>
     <mergeCell ref="A57:M57"/>
     <mergeCell ref="A60:M60"/>
     <mergeCell ref="A68:M68"/>
     <mergeCell ref="A72:M72"/>
     <mergeCell ref="A75:M75"/>
     <mergeCell ref="A94:M94"/>
     <mergeCell ref="A103:M103"/>
     <mergeCell ref="A106:M106"/>
     <mergeCell ref="A109:M109"/>
     <mergeCell ref="A112:M112"/>
     <mergeCell ref="A118:M118"/>
     <mergeCell ref="A121:M121"/>
-    <mergeCell ref="A141:M141"/>
-[...6 lines deleted...]
-    <mergeCell ref="A229:M229"/>
+    <mergeCell ref="A138:M138"/>
+    <mergeCell ref="A142:M142"/>
+    <mergeCell ref="A160:M160"/>
+    <mergeCell ref="A173:M173"/>
+    <mergeCell ref="A180:M180"/>
+    <mergeCell ref="A192:M192"/>
+    <mergeCell ref="A211:M211"/>
+    <mergeCell ref="A215:M215"/>
+    <mergeCell ref="A216:M216"/>
+    <mergeCell ref="A217:M217"/>
     <mergeCell ref="A233:M233"/>
-    <mergeCell ref="A234:M234"/>
-[...1 lines deleted...]
-    <mergeCell ref="A251:M251"/>
+    <mergeCell ref="A255:M255"/>
+    <mergeCell ref="A270:M270"/>
     <mergeCell ref="A273:M273"/>
     <mergeCell ref="A288:M288"/>
     <mergeCell ref="A291:M291"/>
-    <mergeCell ref="A306:M306"/>
-[...1 lines deleted...]
-    <mergeCell ref="A316:M316"/>
+    <mergeCell ref="A298:M298"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="E11" r:id="rId_hyperlink_2"/>
     <hyperlink ref="E12" r:id="rId_hyperlink_3"/>
     <hyperlink ref="E13" r:id="rId_hyperlink_4"/>
     <hyperlink ref="E14" r:id="rId_hyperlink_5"/>
     <hyperlink ref="E15" r:id="rId_hyperlink_6"/>
     <hyperlink ref="E16" r:id="rId_hyperlink_7"/>
     <hyperlink ref="E17" r:id="rId_hyperlink_8"/>
     <hyperlink ref="E18" r:id="rId_hyperlink_9"/>
     <hyperlink ref="E19" r:id="rId_hyperlink_10"/>
     <hyperlink ref="E20" r:id="rId_hyperlink_11"/>
     <hyperlink ref="E21" r:id="rId_hyperlink_12"/>
     <hyperlink ref="E24" r:id="rId_hyperlink_13"/>
     <hyperlink ref="E25" r:id="rId_hyperlink_14"/>
     <hyperlink ref="E26" r:id="rId_hyperlink_15"/>
     <hyperlink ref="E27" r:id="rId_hyperlink_16"/>
     <hyperlink ref="E28" r:id="rId_hyperlink_17"/>
     <hyperlink ref="E31" r:id="rId_hyperlink_18"/>
     <hyperlink ref="E32" r:id="rId_hyperlink_19"/>
     <hyperlink ref="E33" r:id="rId_hyperlink_20"/>
     <hyperlink ref="E34" r:id="rId_hyperlink_21"/>
     <hyperlink ref="E35" r:id="rId_hyperlink_22"/>
     <hyperlink ref="E36" r:id="rId_hyperlink_23"/>
@@ -19919,202 +18728,186 @@
     <hyperlink ref="E101" r:id="rId_hyperlink_70"/>
     <hyperlink ref="E102" r:id="rId_hyperlink_71"/>
     <hyperlink ref="E105" r:id="rId_hyperlink_72"/>
     <hyperlink ref="E108" r:id="rId_hyperlink_73"/>
     <hyperlink ref="E111" r:id="rId_hyperlink_74"/>
     <hyperlink ref="E114" r:id="rId_hyperlink_75"/>
     <hyperlink ref="E115" r:id="rId_hyperlink_76"/>
     <hyperlink ref="E116" r:id="rId_hyperlink_77"/>
     <hyperlink ref="E117" r:id="rId_hyperlink_78"/>
     <hyperlink ref="E120" r:id="rId_hyperlink_79"/>
     <hyperlink ref="E123" r:id="rId_hyperlink_80"/>
     <hyperlink ref="E124" r:id="rId_hyperlink_81"/>
     <hyperlink ref="E125" r:id="rId_hyperlink_82"/>
     <hyperlink ref="E126" r:id="rId_hyperlink_83"/>
     <hyperlink ref="E127" r:id="rId_hyperlink_84"/>
     <hyperlink ref="E128" r:id="rId_hyperlink_85"/>
     <hyperlink ref="E129" r:id="rId_hyperlink_86"/>
     <hyperlink ref="E130" r:id="rId_hyperlink_87"/>
     <hyperlink ref="E131" r:id="rId_hyperlink_88"/>
     <hyperlink ref="E132" r:id="rId_hyperlink_89"/>
     <hyperlink ref="E133" r:id="rId_hyperlink_90"/>
     <hyperlink ref="E134" r:id="rId_hyperlink_91"/>
     <hyperlink ref="E135" r:id="rId_hyperlink_92"/>
     <hyperlink ref="E136" r:id="rId_hyperlink_93"/>
     <hyperlink ref="E137" r:id="rId_hyperlink_94"/>
-    <hyperlink ref="E138" r:id="rId_hyperlink_95"/>
-[...3 lines deleted...]
-    <hyperlink ref="E144" r:id="rId_hyperlink_99"/>
+    <hyperlink ref="E140" r:id="rId_hyperlink_95"/>
+    <hyperlink ref="E141" r:id="rId_hyperlink_96"/>
+    <hyperlink ref="E144" r:id="rId_hyperlink_97"/>
+    <hyperlink ref="E145" r:id="rId_hyperlink_98"/>
+    <hyperlink ref="E146" r:id="rId_hyperlink_99"/>
     <hyperlink ref="E147" r:id="rId_hyperlink_100"/>
     <hyperlink ref="E148" r:id="rId_hyperlink_101"/>
     <hyperlink ref="E149" r:id="rId_hyperlink_102"/>
     <hyperlink ref="E150" r:id="rId_hyperlink_103"/>
     <hyperlink ref="E151" r:id="rId_hyperlink_104"/>
     <hyperlink ref="E152" r:id="rId_hyperlink_105"/>
     <hyperlink ref="E153" r:id="rId_hyperlink_106"/>
     <hyperlink ref="E154" r:id="rId_hyperlink_107"/>
     <hyperlink ref="E155" r:id="rId_hyperlink_108"/>
     <hyperlink ref="E156" r:id="rId_hyperlink_109"/>
     <hyperlink ref="E157" r:id="rId_hyperlink_110"/>
     <hyperlink ref="E158" r:id="rId_hyperlink_111"/>
     <hyperlink ref="E159" r:id="rId_hyperlink_112"/>
-    <hyperlink ref="E160" r:id="rId_hyperlink_113"/>
-    <hyperlink ref="E161" r:id="rId_hyperlink_114"/>
+    <hyperlink ref="E162" r:id="rId_hyperlink_113"/>
+    <hyperlink ref="E163" r:id="rId_hyperlink_114"/>
     <hyperlink ref="E164" r:id="rId_hyperlink_115"/>
     <hyperlink ref="E165" r:id="rId_hyperlink_116"/>
     <hyperlink ref="E166" r:id="rId_hyperlink_117"/>
     <hyperlink ref="E167" r:id="rId_hyperlink_118"/>
     <hyperlink ref="E168" r:id="rId_hyperlink_119"/>
     <hyperlink ref="E169" r:id="rId_hyperlink_120"/>
     <hyperlink ref="E170" r:id="rId_hyperlink_121"/>
     <hyperlink ref="E171" r:id="rId_hyperlink_122"/>
     <hyperlink ref="E172" r:id="rId_hyperlink_123"/>
-    <hyperlink ref="E173" r:id="rId_hyperlink_124"/>
-[...19 lines deleted...]
-    <hyperlink ref="E197" r:id="rId_hyperlink_144"/>
+    <hyperlink ref="E175" r:id="rId_hyperlink_124"/>
+    <hyperlink ref="E176" r:id="rId_hyperlink_125"/>
+    <hyperlink ref="E177" r:id="rId_hyperlink_126"/>
+    <hyperlink ref="E178" r:id="rId_hyperlink_127"/>
+    <hyperlink ref="E179" r:id="rId_hyperlink_128"/>
+    <hyperlink ref="E182" r:id="rId_hyperlink_129"/>
+    <hyperlink ref="E183" r:id="rId_hyperlink_130"/>
+    <hyperlink ref="E184" r:id="rId_hyperlink_131"/>
+    <hyperlink ref="E185" r:id="rId_hyperlink_132"/>
+    <hyperlink ref="E186" r:id="rId_hyperlink_133"/>
+    <hyperlink ref="E187" r:id="rId_hyperlink_134"/>
+    <hyperlink ref="E188" r:id="rId_hyperlink_135"/>
+    <hyperlink ref="E189" r:id="rId_hyperlink_136"/>
+    <hyperlink ref="E190" r:id="rId_hyperlink_137"/>
+    <hyperlink ref="E191" r:id="rId_hyperlink_138"/>
+    <hyperlink ref="E194" r:id="rId_hyperlink_139"/>
+    <hyperlink ref="E195" r:id="rId_hyperlink_140"/>
+    <hyperlink ref="E196" r:id="rId_hyperlink_141"/>
+    <hyperlink ref="E197" r:id="rId_hyperlink_142"/>
+    <hyperlink ref="E198" r:id="rId_hyperlink_143"/>
+    <hyperlink ref="E199" r:id="rId_hyperlink_144"/>
     <hyperlink ref="E200" r:id="rId_hyperlink_145"/>
     <hyperlink ref="E201" r:id="rId_hyperlink_146"/>
     <hyperlink ref="E202" r:id="rId_hyperlink_147"/>
     <hyperlink ref="E203" r:id="rId_hyperlink_148"/>
     <hyperlink ref="E204" r:id="rId_hyperlink_149"/>
     <hyperlink ref="E205" r:id="rId_hyperlink_150"/>
     <hyperlink ref="E206" r:id="rId_hyperlink_151"/>
     <hyperlink ref="E207" r:id="rId_hyperlink_152"/>
     <hyperlink ref="E208" r:id="rId_hyperlink_153"/>
     <hyperlink ref="E209" r:id="rId_hyperlink_154"/>
-    <hyperlink ref="E212" r:id="rId_hyperlink_155"/>
+    <hyperlink ref="E210" r:id="rId_hyperlink_155"/>
     <hyperlink ref="E213" r:id="rId_hyperlink_156"/>
     <hyperlink ref="E214" r:id="rId_hyperlink_157"/>
-    <hyperlink ref="E215" r:id="rId_hyperlink_158"/>
-[...14 lines deleted...]
-    <hyperlink ref="E232" r:id="rId_hyperlink_173"/>
+    <hyperlink ref="E219" r:id="rId_hyperlink_158"/>
+    <hyperlink ref="E220" r:id="rId_hyperlink_159"/>
+    <hyperlink ref="E221" r:id="rId_hyperlink_160"/>
+    <hyperlink ref="E222" r:id="rId_hyperlink_161"/>
+    <hyperlink ref="E223" r:id="rId_hyperlink_162"/>
+    <hyperlink ref="E224" r:id="rId_hyperlink_163"/>
+    <hyperlink ref="E225" r:id="rId_hyperlink_164"/>
+    <hyperlink ref="E226" r:id="rId_hyperlink_165"/>
+    <hyperlink ref="E227" r:id="rId_hyperlink_166"/>
+    <hyperlink ref="E228" r:id="rId_hyperlink_167"/>
+    <hyperlink ref="E229" r:id="rId_hyperlink_168"/>
+    <hyperlink ref="E230" r:id="rId_hyperlink_169"/>
+    <hyperlink ref="E231" r:id="rId_hyperlink_170"/>
+    <hyperlink ref="E232" r:id="rId_hyperlink_171"/>
+    <hyperlink ref="E235" r:id="rId_hyperlink_172"/>
+    <hyperlink ref="E236" r:id="rId_hyperlink_173"/>
     <hyperlink ref="E237" r:id="rId_hyperlink_174"/>
     <hyperlink ref="E238" r:id="rId_hyperlink_175"/>
     <hyperlink ref="E239" r:id="rId_hyperlink_176"/>
     <hyperlink ref="E240" r:id="rId_hyperlink_177"/>
     <hyperlink ref="E241" r:id="rId_hyperlink_178"/>
     <hyperlink ref="E242" r:id="rId_hyperlink_179"/>
     <hyperlink ref="E243" r:id="rId_hyperlink_180"/>
     <hyperlink ref="E244" r:id="rId_hyperlink_181"/>
     <hyperlink ref="E245" r:id="rId_hyperlink_182"/>
     <hyperlink ref="E246" r:id="rId_hyperlink_183"/>
     <hyperlink ref="E247" r:id="rId_hyperlink_184"/>
     <hyperlink ref="E248" r:id="rId_hyperlink_185"/>
     <hyperlink ref="E249" r:id="rId_hyperlink_186"/>
     <hyperlink ref="E250" r:id="rId_hyperlink_187"/>
-    <hyperlink ref="E253" r:id="rId_hyperlink_188"/>
-[...2 lines deleted...]
-    <hyperlink ref="E256" r:id="rId_hyperlink_191"/>
+    <hyperlink ref="E251" r:id="rId_hyperlink_188"/>
+    <hyperlink ref="E252" r:id="rId_hyperlink_189"/>
+    <hyperlink ref="E253" r:id="rId_hyperlink_190"/>
+    <hyperlink ref="E254" r:id="rId_hyperlink_191"/>
     <hyperlink ref="E257" r:id="rId_hyperlink_192"/>
     <hyperlink ref="E258" r:id="rId_hyperlink_193"/>
     <hyperlink ref="E259" r:id="rId_hyperlink_194"/>
     <hyperlink ref="E260" r:id="rId_hyperlink_195"/>
     <hyperlink ref="E261" r:id="rId_hyperlink_196"/>
     <hyperlink ref="E262" r:id="rId_hyperlink_197"/>
     <hyperlink ref="E263" r:id="rId_hyperlink_198"/>
     <hyperlink ref="E264" r:id="rId_hyperlink_199"/>
     <hyperlink ref="E265" r:id="rId_hyperlink_200"/>
     <hyperlink ref="E266" r:id="rId_hyperlink_201"/>
     <hyperlink ref="E267" r:id="rId_hyperlink_202"/>
     <hyperlink ref="E268" r:id="rId_hyperlink_203"/>
     <hyperlink ref="E269" r:id="rId_hyperlink_204"/>
-    <hyperlink ref="E270" r:id="rId_hyperlink_205"/>
-[...40 lines deleted...]
-    <hyperlink ref="E323" r:id="rId_hyperlink_246"/>
+    <hyperlink ref="E272" r:id="rId_hyperlink_205"/>
+    <hyperlink ref="E275" r:id="rId_hyperlink_206"/>
+    <hyperlink ref="E276" r:id="rId_hyperlink_207"/>
+    <hyperlink ref="E277" r:id="rId_hyperlink_208"/>
+    <hyperlink ref="E278" r:id="rId_hyperlink_209"/>
+    <hyperlink ref="E279" r:id="rId_hyperlink_210"/>
+    <hyperlink ref="E280" r:id="rId_hyperlink_211"/>
+    <hyperlink ref="E281" r:id="rId_hyperlink_212"/>
+    <hyperlink ref="E282" r:id="rId_hyperlink_213"/>
+    <hyperlink ref="E283" r:id="rId_hyperlink_214"/>
+    <hyperlink ref="E284" r:id="rId_hyperlink_215"/>
+    <hyperlink ref="E285" r:id="rId_hyperlink_216"/>
+    <hyperlink ref="E286" r:id="rId_hyperlink_217"/>
+    <hyperlink ref="E287" r:id="rId_hyperlink_218"/>
+    <hyperlink ref="E290" r:id="rId_hyperlink_219"/>
+    <hyperlink ref="E293" r:id="rId_hyperlink_220"/>
+    <hyperlink ref="E294" r:id="rId_hyperlink_221"/>
+    <hyperlink ref="E295" r:id="rId_hyperlink_222"/>
+    <hyperlink ref="E296" r:id="rId_hyperlink_223"/>
+    <hyperlink ref="E297" r:id="rId_hyperlink_224"/>
+    <hyperlink ref="E300" r:id="rId_hyperlink_225"/>
+    <hyperlink ref="E301" r:id="rId_hyperlink_226"/>
+    <hyperlink ref="E302" r:id="rId_hyperlink_227"/>
+    <hyperlink ref="E303" r:id="rId_hyperlink_228"/>
+    <hyperlink ref="E304" r:id="rId_hyperlink_229"/>
+    <hyperlink ref="E305" r:id="rId_hyperlink_230"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>