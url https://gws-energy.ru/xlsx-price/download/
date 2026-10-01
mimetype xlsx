--- v4 (2026-09-11)
+++ v5 (2026-10-01)
@@ -34,51 +34,51 @@
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/rr.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="706">
   <si>
     <t>Прайс-лист GWS Energy</t>
   </si>
   <si>
     <t>https://gws-energy.ru/</t>
   </si>
   <si>
     <t>info@gws-energy.ru</t>
   </si>
   <si>
     <t>+7 (499) 322-25-46 (Москва)</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-09-11 05:59:05</t>
+    <t>Актуальность прайса на: 2026-10-01 11:18:01</t>
   </si>
   <si>
     <t>Каталог товаров</t>
   </si>
   <si>
     <t>Автономные - Независимость</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Изображение</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
@@ -9713,117 +9713,117 @@
       <c r="J12" s="10" t="s">
         <v>29</v>
       </c>
       <c r="K12" s="10"/>
       <c r="L12" s="10"/>
       <c r="M12" s="8"/>
     </row>
     <row r="13" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A13" s="16">
         <v>3</v>
       </c>
       <c r="B13" s="8"/>
       <c r="C13" s="9" t="s">
         <v>30</v>
       </c>
       <c r="D13" s="20" t="s">
         <v>31</v>
       </c>
       <c r="E13" s="8" t="s">
         <v>32</v>
       </c>
       <c r="F13" s="8" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="13">
-        <v>223800</v>
+        <v>224165</v>
       </c>
       <c r="H13" s="13">
         <v>0</v>
       </c>
       <c r="I13" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J13" s="10" t="s">
         <v>33</v>
       </c>
       <c r="K13" s="10"/>
       <c r="L13" s="10"/>
       <c r="M13" s="8"/>
     </row>
     <row r="14" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A14" s="16">
         <v>4</v>
       </c>
       <c r="B14" s="8"/>
       <c r="C14" s="9" t="s">
         <v>34</v>
       </c>
       <c r="D14" s="20" t="s">
         <v>35</v>
       </c>
       <c r="E14" s="8" t="s">
         <v>36</v>
       </c>
       <c r="F14" s="8" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="13">
-        <v>301766</v>
+        <v>302496</v>
       </c>
       <c r="H14" s="13">
         <v>0</v>
       </c>
       <c r="I14" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J14" s="10" t="s">
         <v>37</v>
       </c>
       <c r="K14" s="10"/>
       <c r="L14" s="10"/>
       <c r="M14" s="8"/>
     </row>
     <row r="15" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A15" s="16">
         <v>5</v>
       </c>
       <c r="B15" s="8"/>
       <c r="C15" s="9" t="s">
         <v>38</v>
       </c>
       <c r="D15" s="20" t="s">
         <v>39</v>
       </c>
       <c r="E15" s="8" t="s">
         <v>40</v>
       </c>
       <c r="F15" s="8" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="13">
-        <v>390450</v>
+        <v>391180</v>
       </c>
       <c r="H15" s="13">
         <v>0</v>
       </c>
       <c r="I15" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J15" s="10" t="s">
         <v>41</v>
       </c>
       <c r="K15" s="10"/>
       <c r="L15" s="10"/>
       <c r="M15" s="8"/>
     </row>
     <row r="16" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A16" s="16">
         <v>6</v>
       </c>
       <c r="B16" s="8"/>
       <c r="C16" s="9" t="s">
         <v>42</v>
       </c>
       <c r="D16" s="20" t="s">
         <v>43</v>
       </c>
@@ -9845,84 +9845,84 @@
       <c r="J16" s="10" t="s">
         <v>45</v>
       </c>
       <c r="K16" s="10"/>
       <c r="L16" s="10"/>
       <c r="M16" s="8"/>
     </row>
     <row r="17" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A17" s="16">
         <v>7</v>
       </c>
       <c r="B17" s="8"/>
       <c r="C17" s="9" t="s">
         <v>46</v>
       </c>
       <c r="D17" s="20" t="s">
         <v>47</v>
       </c>
       <c r="E17" s="8" t="s">
         <v>48</v>
       </c>
       <c r="F17" s="8" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="13">
-        <v>161144</v>
+        <v>161509</v>
       </c>
       <c r="H17" s="13">
         <v>0</v>
       </c>
       <c r="I17" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J17" s="10" t="s">
         <v>49</v>
       </c>
       <c r="K17" s="10"/>
       <c r="L17" s="10"/>
       <c r="M17" s="8"/>
     </row>
     <row r="18" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A18" s="16">
         <v>8</v>
       </c>
       <c r="B18" s="8"/>
       <c r="C18" s="9" t="s">
         <v>50</v>
       </c>
       <c r="D18" s="20" t="s">
         <v>51</v>
       </c>
       <c r="E18" s="8" t="s">
         <v>52</v>
       </c>
       <c r="F18" s="8" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="13">
-        <v>190272</v>
+        <v>190637</v>
       </c>
       <c r="H18" s="13">
         <v>0</v>
       </c>
       <c r="I18" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J18" s="10" t="s">
         <v>53</v>
       </c>
       <c r="K18" s="10"/>
       <c r="L18" s="10"/>
       <c r="M18" s="8"/>
     </row>
     <row r="19" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A19" s="16">
         <v>9</v>
       </c>
       <c r="B19" s="8"/>
       <c r="C19" s="9" t="s">
         <v>54</v>
       </c>
       <c r="D19" s="20" t="s">
         <v>55</v>
       </c>
@@ -10762,51 +10762,51 @@
         <v>24</v>
       </c>
       <c r="J45" s="10"/>
       <c r="K45" s="10"/>
       <c r="L45" s="10"/>
       <c r="M45" s="8"/>
     </row>
     <row r="46" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A46" s="16">
         <v>3</v>
       </c>
       <c r="B46" s="8"/>
       <c r="C46" s="9" t="s">
         <v>125</v>
       </c>
       <c r="D46" s="20" t="s">
         <v>126</v>
       </c>
       <c r="E46" s="8" t="s">
         <v>127</v>
       </c>
       <c r="F46" s="8" t="s">
         <v>23</v>
       </c>
       <c r="G46" s="13">
-        <v>134528</v>
+        <v>144462</v>
       </c>
       <c r="H46" s="13">
         <v>0</v>
       </c>
       <c r="I46" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J46" s="10"/>
       <c r="K46" s="10"/>
       <c r="L46" s="10"/>
       <c r="M46" s="8"/>
     </row>
     <row r="47" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A47" s="16">
         <v>4</v>
       </c>
       <c r="B47" s="8"/>
       <c r="C47" s="9" t="s">
         <v>128</v>
       </c>
       <c r="D47" s="20" t="s">
         <v>129</v>
       </c>
       <c r="E47" s="8" t="s">
         <v>130</v>
@@ -12862,84 +12862,84 @@
       <c r="L113" s="5" t="s">
         <v>18</v>
       </c>
       <c r="M113" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="114" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A114" s="16">
         <v>1</v>
       </c>
       <c r="B114" s="8"/>
       <c r="C114" s="9" t="s">
         <v>290</v>
       </c>
       <c r="D114" s="20" t="s">
         <v>291</v>
       </c>
       <c r="E114" s="8" t="s">
         <v>292</v>
       </c>
       <c r="F114" s="8" t="s">
         <v>68</v>
       </c>
       <c r="G114" s="13">
-        <v>27482.28</v>
+        <v>27665</v>
       </c>
       <c r="H114" s="13">
         <v>0</v>
       </c>
       <c r="I114" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J114" s="10"/>
       <c r="K114" s="10"/>
       <c r="L114" s="10" t="s">
         <v>69</v>
       </c>
       <c r="M114" s="8"/>
     </row>
     <row r="115" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A115" s="16">
         <v>2</v>
       </c>
       <c r="B115" s="8"/>
       <c r="C115" s="9" t="s">
         <v>293</v>
       </c>
       <c r="D115" s="20" t="s">
         <v>294</v>
       </c>
       <c r="E115" s="8" t="s">
         <v>295</v>
       </c>
       <c r="F115" s="8" t="s">
         <v>68</v>
       </c>
       <c r="G115" s="13">
-        <v>48763.82</v>
+        <v>53731</v>
       </c>
       <c r="H115" s="13">
         <v>0</v>
       </c>
       <c r="I115" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J115" s="10"/>
       <c r="K115" s="10"/>
       <c r="L115" s="10" t="s">
         <v>296</v>
       </c>
       <c r="M115" s="8"/>
     </row>
     <row r="116" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A116" s="16">
         <v>3</v>
       </c>
       <c r="B116" s="8"/>
       <c r="C116" s="9" t="s">
         <v>297</v>
       </c>
       <c r="D116" s="20" t="s">
         <v>298</v>
       </c>
@@ -13723,51 +13723,51 @@
         <v>24</v>
       </c>
       <c r="J140" s="10"/>
       <c r="K140" s="10"/>
       <c r="L140" s="10"/>
       <c r="M140" s="8"/>
     </row>
     <row r="141" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A141" s="16">
         <v>2</v>
       </c>
       <c r="B141" s="8"/>
       <c r="C141" s="9" t="s">
         <v>360</v>
       </c>
       <c r="D141" s="20" t="s">
         <v>361</v>
       </c>
       <c r="E141" s="8" t="s">
         <v>362</v>
       </c>
       <c r="F141" s="8" t="s">
         <v>68</v>
       </c>
       <c r="G141" s="13">
-        <v>13932.52</v>
+        <v>15349.21</v>
       </c>
       <c r="H141" s="13">
         <v>0</v>
       </c>
       <c r="I141" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J141" s="10"/>
       <c r="K141" s="10"/>
       <c r="L141" s="10"/>
       <c r="M141" s="8"/>
     </row>
     <row r="142" spans="1:13" outlineLevel="2">
       <c r="A142" s="15" t="s">
         <v>363</v>
       </c>
       <c r="B142"/>
       <c r="C142"/>
       <c r="D142" s="18"/>
       <c r="E142"/>
       <c r="F142"/>
       <c r="G142" s="11"/>
       <c r="H142" s="11"/>
       <c r="I142" s="2"/>
       <c r="J142"/>
@@ -15931,85 +15931,85 @@
       <c r="L212" s="5" t="s">
         <v>18</v>
       </c>
       <c r="M212" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="213" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A213" s="16">
         <v>1</v>
       </c>
       <c r="B213" s="8"/>
       <c r="C213" s="9" t="s">
         <v>546</v>
       </c>
       <c r="D213" s="20" t="s">
         <v>547</v>
       </c>
       <c r="E213" s="8" t="s">
         <v>548</v>
       </c>
       <c r="F213" s="8" t="s">
         <v>68</v>
       </c>
       <c r="G213" s="13">
-        <v>1607.6</v>
+        <v>1771.06</v>
       </c>
       <c r="H213" s="13">
         <v>0</v>
       </c>
       <c r="I213" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J213" s="10"/>
       <c r="K213" s="10"/>
       <c r="L213" s="10"/>
       <c r="M213" s="8"/>
     </row>
     <row r="214" spans="1:13" customHeight="1" ht="80" outlineLevel="3">
       <c r="A214" s="16">
         <v>2</v>
       </c>
       <c r="B214" s="8"/>
       <c r="C214" s="9" t="s">
         <v>549</v>
       </c>
       <c r="D214" s="20" t="s">
         <v>550</v>
       </c>
       <c r="E214" s="8" t="s">
         <v>551</v>
       </c>
       <c r="F214" s="8" t="s">
         <v>68</v>
       </c>
       <c r="G214" s="13">
-        <v>382.76</v>
+        <v>421.68</v>
       </c>
       <c r="H214" s="13">
-        <v>32764.38</v>
+        <v>36095.94</v>
       </c>
       <c r="I214" s="16" t="s">
         <v>24</v>
       </c>
       <c r="J214" s="10"/>
       <c r="K214" s="10"/>
       <c r="L214" s="10"/>
       <c r="M214" s="8"/>
     </row>
     <row r="215" spans="1:13">
       <c r="A215" s="14" t="s">
         <v>552</v>
       </c>
       <c r="B215"/>
       <c r="C215"/>
       <c r="D215" s="18"/>
       <c r="E215"/>
       <c r="F215"/>
       <c r="G215" s="11"/>
       <c r="H215" s="11"/>
       <c r="I215" s="2"/>
       <c r="J215"/>
       <c r="K215"/>
       <c r="L215"/>
       <c r="M215"/>